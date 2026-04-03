--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac2c3bf7d364a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ebadc8132fa4de0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R087591a6f6354170"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a1668305d04b4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5239d4e323bf4788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R087591a6f6354170" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc61d947e7c543b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a1668305d04b4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>91,640</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>92,160</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,520</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>86,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>