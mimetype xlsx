--- v1 (2026-04-03)
+++ v2 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ebadc8132fa4de0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbffcc13a54124895" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a1668305d04b4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R039414ebc4eb440d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc61d947e7c543b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a1668305d04b4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfedf7ae923f74da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R039414ebc4eb440d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>90,000</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,530</x:t>
-[...501 lines deleted...]
-        <x:is>
           <x:t>89,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,460</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>