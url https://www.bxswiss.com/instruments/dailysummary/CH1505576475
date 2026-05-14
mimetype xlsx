--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbffcc13a54124895" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d832d38acd64520" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R039414ebc4eb440d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b365809c36d4dd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfedf7ae923f74da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R039414ebc4eb440d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f09c75ad8174b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b365809c36d4dd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>93,270</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,760</x:t>
-[...48 lines deleted...]
-          <x:t>95,080</x:t>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>94,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>92,540</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>