--- v3 (2026-05-14)
+++ v4 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d832d38acd64520" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6813adb4b514d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b365809c36d4dd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbece400845324cbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f09c75ad8174b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b365809c36d4dd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91836f186ce54962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbece400845324cbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>94,700</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,350</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>