--- v4 (2026-06-03)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6813adb4b514d5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5746be9b09fb4d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbece400845324cbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d3943052e74708"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91836f186ce54962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbece400845324cbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f73c16499154732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d3943052e74708" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>97,650</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,790</x:t>
-[...70 lines deleted...]
-          <x:t>97,470</x:t>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,010</x:t>
-[...220 lines deleted...]
-          <x:t>99,510</x:t>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>