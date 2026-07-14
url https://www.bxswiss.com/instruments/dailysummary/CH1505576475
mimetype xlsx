--- v5 (2026-06-23)
+++ v6 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5746be9b09fb4d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88d55ada2c440e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d3943052e74708"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95b04916641e492e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f73c16499154732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d3943052e74708" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd783483d1d154811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95b04916641e492e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>