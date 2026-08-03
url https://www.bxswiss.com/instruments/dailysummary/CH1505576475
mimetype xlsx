--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88d55ada2c440e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36335983fa7d428c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95b04916641e492e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b5b26fb6bbd42ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd783483d1d154811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95b04916641e492e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc442f2a57f40ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b5b26fb6bbd42ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>100,280</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>100,985</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,455</x:t>
-[...156 lines deleted...]
-          <x:t>100,715</x:t>
+          <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>101,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>