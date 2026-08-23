--- v7 (2026-08-03)
+++ v8 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36335983fa7d428c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22184d8ad2c84242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b5b26fb6bbd42ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d4045be5b7f4106"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc442f2a57f40ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b5b26fb6bbd42ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912dca7c88b1473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d4045be5b7f4106" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,665</x:t>
-[...576 lines deleted...]
-          <x:t>100,905</x:t>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>