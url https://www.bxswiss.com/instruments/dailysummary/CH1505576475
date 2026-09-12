--- v8 (2026-08-23)
+++ v9 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22184d8ad2c84242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3047dd8ea6c54fac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d4045be5b7f4106"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1de05fa5d6154c9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912dca7c88b1473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d4045be5b7f4106" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42d8def25c9f49d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1de05fa5d6154c9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.60% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505576475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,925</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,355</x:t>
-[...129 lines deleted...]
-          <x:t>101,035</x:t>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,035</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>101,365</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,085</x:t>
-[...16 lines deleted...]
-          <x:t>101,015</x:t>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,985</x:t>
-[...31 lines deleted...]
-          <x:t>101,215</x:t>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>