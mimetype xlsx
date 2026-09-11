--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9318221e0b4ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb137c340f6344713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656cffb335994999"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89d454ad898a4635"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ee1f02dd6994a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656cffb335994999" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d488d4545d846f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89d454ad898a4635" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>82,000</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>81,560</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,680</x:t>
-[...124 lines deleted...]
-          <x:t>87,370</x:t>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,720</x:t>
-[...166 lines deleted...]
-          <x:t>86,240</x:t>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>