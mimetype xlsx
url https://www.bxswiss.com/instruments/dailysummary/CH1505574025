--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb137c340f6344713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ebf23c9013945fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89d454ad898a4635"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b1e4278fba42ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d488d4545d846f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89d454ad898a4635" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c066c004c194009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b1e4278fba42ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>88,460</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,680</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>83,930</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>94,080</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>