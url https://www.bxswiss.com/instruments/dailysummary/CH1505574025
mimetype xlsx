--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ebf23c9013945fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ba63bc2fd14b3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b1e4278fba42ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71cf31289f7843dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c066c004c194009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b1e4278fba42ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff4bd2d2a60f44d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71cf31289f7843dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,603 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>83,930</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...474 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,950</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>