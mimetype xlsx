--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra998c82dc85b4ec8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd07a6b5df7e4fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06e38a0402e049e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf230ff0eb494eaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra06db923535d4957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06e38a0402e049e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racb42f17d90246b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf230ff0eb494eaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...450 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>90,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,090</x:t>
-[...161 lines deleted...]
-          <x:t>91,730</x:t>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>