--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd07a6b5df7e4fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5207497da293472f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf230ff0eb494eaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f6bbf6dae5a4151"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racb42f17d90246b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf230ff0eb494eaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae2704e89744e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f6bbf6dae5a4151" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>87,010</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,890</x:t>
-[...48 lines deleted...]
-          <x:t>88,640</x:t>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>88,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>