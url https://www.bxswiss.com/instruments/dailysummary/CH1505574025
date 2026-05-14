--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5207497da293472f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf58402df4464374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f6bbf6dae5a4151"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76ccf8ad6ad94932"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae2704e89744e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f6bbf6dae5a4151" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb35dbe6d763f4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76ccf8ad6ad94932" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,580</x:t>
-[...75 lines deleted...]
-          <x:t>90,010</x:t>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,780</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>94,680</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,100</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,820</x:t>
-[...4 lines deleted...]
-          <x:t>96,290</x:t>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>