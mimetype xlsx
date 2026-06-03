--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf58402df4464374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d79f5d8dc44e76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76ccf8ad6ad94932"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R031869ad8325469d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb35dbe6d763f4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76ccf8ad6ad94932" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re413f74c447c4371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R031869ad8325469d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>94,680</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,100</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,820</x:t>
-[...43 lines deleted...]
-          <x:t>94,860</x:t>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,290</x:t>
-[...200 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,670</x:t>
-[...117 lines deleted...]
-          <x:t>97,060</x:t>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>