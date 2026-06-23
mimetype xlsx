--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d79f5d8dc44e76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d5c04bce58040ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R031869ad8325469d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78e12cab767c41aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re413f74c447c4371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R031869ad8325469d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf066f3e06c404ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78e12cab767c41aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>