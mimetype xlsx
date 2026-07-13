--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d5c04bce58040ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc38944c87ab04747" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78e12cab767c41aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R293de1e425eb4104"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf066f3e06c404ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78e12cab767c41aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra87dce61cee34ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R293de1e425eb4104" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>97,340</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>