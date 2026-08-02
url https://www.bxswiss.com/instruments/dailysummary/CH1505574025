--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc38944c87ab04747" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87fcec2564fa40cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R293de1e425eb4104"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R354c960b74ec4579"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra87dce61cee34ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R293de1e425eb4104" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc473bab958e437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R354c960b74ec4579" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>89,030</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,850</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>86,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,010</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>