--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87fcec2564fa40cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9318221e0b4ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R354c960b74ec4579"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656cffb335994999"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc473bab958e437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R354c960b74ec4579" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ee1f02dd6994a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656cffb335994999" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>82,580</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,420</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>73,720</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>