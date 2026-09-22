--- v9 (2026-09-01)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60630cf5923c4cba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a305002ba94783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a00a88ce724141"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaad0ae1a0ac442d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb5834db33a447cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a00a88ce724141" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b71109ed5847a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaad0ae1a0ac442d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.56% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>