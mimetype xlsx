--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a305002ba94783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0234189e12e4bab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaad0ae1a0ac442d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4362c6c2138442c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b71109ed5847a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaad0ae1a0ac442d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba43b171676468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4362c6c2138442c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.56% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,475</x:t>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,405</x:t>
-[...43 lines deleted...]
-          <x:t>101,900</x:t>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,110</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>101,705</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>101,565</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,315</x:t>
-[...377 lines deleted...]
-          <x:t>102,450</x:t>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>