--- v11 (2026-10-12)
+++ v12 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0234189e12e4bab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R397934979db349ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4362c6c2138442c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e0013e0486e4c0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba43b171676468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4362c6c2138442c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5330122564044980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e0013e0486e4c0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.56% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>101,775</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,465</x:t>
-[...519 lines deleted...]
-          <x:t>12.10.2026</x:t>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,155</x:t>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>101,115</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>