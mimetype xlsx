--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8acd9435bcd4982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f203428328b4566" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde7978d31c5e48e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc3472556824e36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e4719b87524136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde7978d31c5e48e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b61199f0e24ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc3472556824e36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.56% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>99,800</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,820</x:t>
-[...496 lines deleted...]
-        <x:is>
           <x:t>97,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,500</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>98,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,490</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>