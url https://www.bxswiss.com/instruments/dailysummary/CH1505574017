--- v2 (2026-04-03)
+++ v3 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f203428328b4566" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc5d9e9031a94f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc3472556824e36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba98a0f4aa2745d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b61199f0e24ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc3472556824e36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd87f023da5419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba98a0f4aa2745d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.56% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>