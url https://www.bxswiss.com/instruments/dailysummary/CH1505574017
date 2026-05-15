--- v3 (2026-04-25)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc5d9e9031a94f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03b2a082c87141f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba98a0f4aa2745d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf77bf53d2b564374"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd87f023da5419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba98a0f4aa2745d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4c0f94a63224056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf77bf53d2b564374" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.56% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>91,220</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>88,960</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>02.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>93,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>92,320</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>