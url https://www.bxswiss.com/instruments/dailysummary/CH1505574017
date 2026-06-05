--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03b2a082c87141f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2b7071f6294ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf77bf53d2b564374"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5700f86675c74db3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4c0f94a63224056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf77bf53d2b564374" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570c334acf3f4d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5700f86675c74db3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.56% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>93,410</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>93,020</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,250</x:t>
-[...291 lines deleted...]
-          <x:t>96,090</x:t>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>98,730</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>