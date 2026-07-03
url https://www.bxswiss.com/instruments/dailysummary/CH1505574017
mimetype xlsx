--- v5 (2026-06-05)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2b7071f6294ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0f5fe664154595" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5700f86675c74db3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdae55e0e49804814"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570c334acf3f4d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5700f86675c74db3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fdde76a957a44fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdae55e0e49804814" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.56% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>94,400</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>21.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,470</x:t>
-[...252 lines deleted...]
-          <x:t>96,710</x:t>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>