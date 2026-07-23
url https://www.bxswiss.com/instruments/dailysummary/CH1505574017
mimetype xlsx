--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0f5fe664154595" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06cd848d959f4b95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdae55e0e49804814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0af08c4138d4286"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fdde76a957a44fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdae55e0e49804814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78313327a24946d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0af08c4138d4286" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.56% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>