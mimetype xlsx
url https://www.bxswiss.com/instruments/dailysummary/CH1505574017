--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06cd848d959f4b95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f3d0a0d59a4ee1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0af08c4138d4286"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b4d52fc41445eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78313327a24946d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0af08c4138d4286" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R954cb0f94a2e4b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b4d52fc41445eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.56% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>89,140</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,030</x:t>
-[...65 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>91,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>