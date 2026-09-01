--- v8 (2026-08-12)
+++ v9 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f3d0a0d59a4ee1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60630cf5923c4cba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b4d52fc41445eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a00a88ce724141"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R954cb0f94a2e4b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b4d52fc41445eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb5834db33a447cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a00a88ce724141" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.56% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>