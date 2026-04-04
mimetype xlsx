--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf91f0034e4bd46d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e723282a45d4b27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5680fd9f6ffb46ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074477898bd84ff8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd998f2967bf94969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5680fd9f6ffb46ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3105fd037ef467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074477898bd84ff8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.28% p.a. Barrier Reverse Convertible on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,960</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>89,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,040</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>