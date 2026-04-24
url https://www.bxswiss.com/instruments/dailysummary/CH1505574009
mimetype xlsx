--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e723282a45d4b27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R471b8f40eff7492d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074477898bd84ff8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9fbfa3c6c54b18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3105fd037ef467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074477898bd84ff8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re72c8267806c4759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9fbfa3c6c54b18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.28% p.a. Barrier Reverse Convertible on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>