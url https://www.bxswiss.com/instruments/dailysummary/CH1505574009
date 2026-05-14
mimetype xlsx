--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R471b8f40eff7492d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c62358ffc545e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9fbfa3c6c54b18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76cc429947914f87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re72c8267806c4759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9fbfa3c6c54b18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5a22d8332fe4894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76cc429947914f87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.28% p.a. Barrier Reverse Convertible on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>74,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>