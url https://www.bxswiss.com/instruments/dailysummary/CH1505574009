--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c62358ffc545e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R215a5bfc594f4f25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76cc429947914f87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6dc76c94cc54a46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5a22d8332fe4894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76cc429947914f87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab6ed90d5894bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6dc76c94cc54a46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.28% p.a. Barrier Reverse Convertible on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>