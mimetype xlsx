--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R215a5bfc594f4f25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0744170b5500401d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6dc76c94cc54a46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d451d9fbd474c71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab6ed90d5894bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6dc76c94cc54a46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7bcb7af9a74bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d451d9fbd474c71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.28% p.a. Barrier Reverse Convertible on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>