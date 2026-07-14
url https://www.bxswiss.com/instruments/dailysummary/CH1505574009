--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0744170b5500401d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b6151ecaa204fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d451d9fbd474c71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1db528807f194683"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7bcb7af9a74bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d451d9fbd474c71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7c61c663744d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1db528807f194683" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.28% p.a. Barrier Reverse Convertible on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>