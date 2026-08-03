--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b6151ecaa204fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef95bcd0b004e70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1db528807f194683"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9ab4c8afc86482e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7c61c663744d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1db528807f194683" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8436cf35c29f472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9ab4c8afc86482e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.28% p.a. Barrier Reverse Convertible on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>