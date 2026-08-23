--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef95bcd0b004e70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dfddf80fa6945cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9ab4c8afc86482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88203b355f8a4b94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8436cf35c29f472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9ab4c8afc86482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7909a3c6f5904bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88203b355f8a4b94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.28% p.a. Barrier Reverse Convertible on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505574009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>