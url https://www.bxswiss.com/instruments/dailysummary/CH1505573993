--- v1 (2026-02-22)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf5b4bcc924a48e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41569757eb164343" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a55cb6202384252"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra396275852694d55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd02d745a55c34d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a55cb6202384252" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02b8fe6b32ab4afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra396275852694d55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.30% p.a. Barrier Reverse Convertible on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>102,500</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>