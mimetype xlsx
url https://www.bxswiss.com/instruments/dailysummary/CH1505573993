--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41569757eb164343" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra058f0ad57764119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra396275852694d55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bf4713647b44db3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02b8fe6b32ab4afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra396275852694d55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0ae8176bc64578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bf4713647b44db3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.30% p.a. Barrier Reverse Convertible on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,835</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,915</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>98,510</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>