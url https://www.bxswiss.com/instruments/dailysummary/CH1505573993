--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra058f0ad57764119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6524aa7b2a014d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bf4713647b44db3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2331c21e7517458b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0ae8176bc64578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bf4713647b44db3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ce9d32f26814796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2331c21e7517458b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.30% p.a. Barrier Reverse Convertible on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>98,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>99,390</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,390</x:t>
-[...85 lines deleted...]
-          <x:t>99,520</x:t>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>