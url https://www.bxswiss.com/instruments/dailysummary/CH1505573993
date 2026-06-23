--- v4 (2026-05-14)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6524aa7b2a014d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re413c1b6181d47d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2331c21e7517458b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R949acfa099fd417b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ce9d32f26814796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2331c21e7517458b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46fc9d0d26504a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R949acfa099fd417b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.30% p.a. Barrier Reverse Convertible on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...436 lines deleted...]
-          <x:t>99,790</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>100,170</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>