--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946905ee3aa343e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5476496d6db49da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c9bd5b5c834347"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R268a7c43ea5d4f4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f1226c7586a4de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c9bd5b5c834347" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d559778f995461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R268a7c43ea5d4f4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.18% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>103,945</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,880</x:t>
-[...6 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>103,855</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>102,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>