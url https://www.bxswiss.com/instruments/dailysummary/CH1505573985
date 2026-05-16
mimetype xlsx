--- v3 (2026-04-05)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5476496d6db49da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6b8d7094d44204" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R268a7c43ea5d4f4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82f33c94137b48c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d559778f995461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R268a7c43ea5d4f4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fb4469e2b344eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82f33c94137b48c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.18% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>103,855</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,020</x:t>
-[...259 lines deleted...]
-          <x:t>103,555</x:t>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,810</x:t>
-[...227 lines deleted...]
-          <x:t>101,890</x:t>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,415</x:t>
-[...4 lines deleted...]
-          <x:t>102,170</x:t>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>