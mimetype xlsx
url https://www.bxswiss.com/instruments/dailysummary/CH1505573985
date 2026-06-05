--- v4 (2026-05-16)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb6b8d7094d44204" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29344e3516ba4828" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82f33c94137b48c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea2ea9177874f7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fb4469e2b344eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82f33c94137b48c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b25df9dae9640d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea2ea9177874f7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.18% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,380</x:t>
-[...16 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,470</x:t>
-[...286 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,750</x:t>
-[...171 lines deleted...]
-          <x:t>102,630</x:t>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>