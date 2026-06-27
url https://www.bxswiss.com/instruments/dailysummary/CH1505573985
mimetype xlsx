--- v5 (2026-06-05)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29344e3516ba4828" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ec570f743e44d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea2ea9177874f7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9aa4e55a5f942bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b25df9dae9640d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea2ea9177874f7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3a129ac96043ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9aa4e55a5f942bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.18% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>102,900</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,880</x:t>
-[...11 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,990</x:t>
-[...11 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,080</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>103,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,070</x:t>
-[...26 lines deleted...]
-          <x:t>103,050</x:t>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,020</x:t>
-[...134 lines deleted...]
-          <x:t>103,010</x:t>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>