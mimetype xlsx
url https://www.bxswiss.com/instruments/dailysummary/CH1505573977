--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5bce3c627584a88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106d3cbe0d784325" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d421ec789da47d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfff3034aaac94a8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R351e3feda2d04481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d421ec789da47d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R666b389187d3406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfff3034aaac94a8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.74% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>89,860</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,420</x:t>
-[...21 lines deleted...]
-          <x:t>86,660</x:t>
+          <x:t>86,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...262 lines deleted...]
-          <x:t>83,880</x:t>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>