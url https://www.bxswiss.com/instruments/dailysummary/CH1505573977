--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106d3cbe0d784325" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71280c544bfa4275" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfff3034aaac94a8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R680c47a0cdf14417"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R666b389187d3406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfff3034aaac94a8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93478bbc7d284a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R680c47a0cdf14417" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.74% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>84,760</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,520</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>86,210</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...423 lines deleted...]
-          <x:t>84,970</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,690</x:t>
-[...85 lines deleted...]
-          <x:t>88,530</x:t>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>