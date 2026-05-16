--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71280c544bfa4275" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb606dfa989a494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R680c47a0cdf14417"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cca81d393cf48d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93478bbc7d284a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R680c47a0cdf14417" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6512fa22ac2f45fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cca81d393cf48d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.74% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>84,970</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,690</x:t>
-[...48 lines deleted...]
-          <x:t>89,890</x:t>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,490</x:t>
-[...404 lines deleted...]
-          <x:t>90,570</x:t>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>