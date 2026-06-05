--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb606dfa989a494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00aeff1600ae4220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cca81d393cf48d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f79f42d50814a45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6512fa22ac2f45fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cca81d393cf48d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R390057c3101148f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f79f42d50814a45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.74% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,080</x:t>
-[...576 lines deleted...]
-          <x:t>89,410</x:t>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>