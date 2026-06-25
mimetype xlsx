--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00aeff1600ae4220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a0dbace2774671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f79f42d50814a45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75fea17ae8e64cb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R390057c3101148f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f79f42d50814a45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b98767aff5d47f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75fea17ae8e64cb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.74% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +312,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>