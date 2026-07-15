--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a0dbace2774671" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb917948b1fd04c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75fea17ae8e64cb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b5b374aa89f4bd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b98767aff5d47f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75fea17ae8e64cb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82d1304b21ef488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b5b374aa89f4bd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.74% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>73,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>