--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb917948b1fd04c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3916eb81ad724535" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b5b374aa89f4bd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd5ee045dd84326"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82d1304b21ef488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b5b374aa89f4bd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b5d2437e26e4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd5ee045dd84326" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.74% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>