--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3916eb81ad724535" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78218e08b19466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd5ee045dd84326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94632458d30b40d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b5d2437e26e4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd5ee045dd84326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re82325a20f4d4d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94632458d30b40d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.74% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>