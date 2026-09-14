--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78218e08b19466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc14a7f93660415b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94632458d30b40d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R924eadf5b005439d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re82325a20f4d4d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94632458d30b40d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R141ab8df5f664622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R924eadf5b005439d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.74% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>