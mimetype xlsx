--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d63010c9ee492d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e9e1f97a83c4c71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21d344f5afb24851"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a79fb16eb764b2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda8d2133cd1d4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21d344f5afb24851" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb8ba9fbe5f84206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a79fb16eb764b2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.86% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>91,540</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>93,880</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,860</x:t>
-[...269 lines deleted...]
-          <x:t>95,720</x:t>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>