--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e9e1f97a83c4c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc752bd277bfc442e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a79fb16eb764b2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R605d693b4fee4a62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb8ba9fbe5f84206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a79fb16eb764b2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d2a81f50400487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R605d693b4fee4a62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.86% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>91,830</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,250</x:t>
-[...107 lines deleted...]
-          <x:t>93,450</x:t>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>95,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,180</x:t>
-[...301 lines deleted...]
-          <x:t>92,470</x:t>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>