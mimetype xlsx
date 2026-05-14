--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc752bd277bfc442e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc067f205f26945a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R605d693b4fee4a62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf40b26952c244bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d2a81f50400487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R605d693b4fee4a62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1a11a26ac854437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf40b26952c244bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.86% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>92,560</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,590</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,220</x:t>
-[...92 lines deleted...]
-          <x:t>90,340</x:t>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,730</x:t>
-[...463 lines deleted...]
-          <x:t>93,020</x:t>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>