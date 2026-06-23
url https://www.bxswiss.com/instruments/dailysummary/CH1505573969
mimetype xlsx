--- v4 (2026-05-14)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc067f205f26945a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R844d88d9b8284e78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf40b26952c244bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2784896c1ebd48cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1a11a26ac854437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf40b26952c244bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R298e4ef5f08845a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2784896c1ebd48cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.86% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,040</x:t>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,940</x:t>
-[...566 lines deleted...]
-          <x:t>89,700</x:t>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>