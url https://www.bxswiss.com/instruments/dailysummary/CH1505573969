--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R844d88d9b8284e78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9120c6ca544d48de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2784896c1ebd48cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2f46a77b1c8455e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R298e4ef5f08845a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2784896c1ebd48cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda58aa3cf1d6416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2f46a77b1c8455e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.86% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>89,540</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,400</x:t>
-[...168 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>86,860</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>