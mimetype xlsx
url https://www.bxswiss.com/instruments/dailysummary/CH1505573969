--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9120c6ca544d48de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e2183d1a99b4d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2f46a77b1c8455e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59d8b183aff14ff3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda58aa3cf1d6416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2f46a77b1c8455e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c4f4c4f9984401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59d8b183aff14ff3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.86% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>87,670</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,000</x:t>
-[...519 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,700</x:t>
-[...36 lines deleted...]
-          <x:t>87,470</x:t>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>