--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e2183d1a99b4d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R360dc421084a41f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59d8b183aff14ff3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e3a45899594ccc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c4f4c4f9984401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59d8b183aff14ff3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed44deed3724c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e3a45899594ccc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.86% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>90,180</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,870</x:t>
-[...571 lines deleted...]
-          <x:t>88,490</x:t>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>