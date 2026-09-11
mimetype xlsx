--- v8 (2026-08-22)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R360dc421084a41f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329d08d9cca94893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e3a45899594ccc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd24d5572314b4c43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed44deed3724c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e3a45899594ccc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1e6d8fcffbf4a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd24d5572314b4c43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.86% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>