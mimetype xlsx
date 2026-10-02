--- v9 (2026-09-11)
+++ v10 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329d08d9cca94893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a78e2308864228" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd24d5572314b4c43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84873be66a3f4311"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1e6d8fcffbf4a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd24d5572314b4c43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9377d5f369cf4831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84873be66a3f4311" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.86% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,090</x:t>
-[...382 lines deleted...]
-          <x:t>89,640</x:t>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>