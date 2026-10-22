--- v10 (2026-10-02)
+++ v11 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a78e2308864228" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad33fa1288b34bec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84873be66a3f4311"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re53617d0c0ea4325"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9377d5f369cf4831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84873be66a3f4311" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f1c16fc76c7466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re53617d0c0ea4325" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.86% p.a. Barrier Reverse Convertible on Temenos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>91,780</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>88,810</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>