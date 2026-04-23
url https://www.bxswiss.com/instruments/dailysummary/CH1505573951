--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53305a63ea264a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26eaefbea0a44dab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92bdbfe205914947"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R012acc53d6584834"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R241f30d9e04d4379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92bdbfe205914947" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R520c809c1f954894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R012acc53d6584834" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.16% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>90,150</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>