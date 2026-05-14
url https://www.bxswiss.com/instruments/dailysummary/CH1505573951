--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26eaefbea0a44dab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d2f632bc084df6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R012acc53d6584834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25807af9941a487d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R520c809c1f954894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R012acc53d6584834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b3c42810a74df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25807af9941a487d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.16% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>86,140</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,350</x:t>
-[...60 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>87,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>85,970</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>