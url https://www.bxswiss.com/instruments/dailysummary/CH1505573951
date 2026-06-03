--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d2f632bc084df6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40dcd18d5fc445aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25807af9941a487d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a5556f7c6314a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b3c42810a74df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25807af9941a487d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4801706c47f24d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a5556f7c6314a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.16% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,618 +149,564 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,620</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>88,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...366 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>