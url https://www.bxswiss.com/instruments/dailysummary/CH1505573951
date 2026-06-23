--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40dcd18d5fc445aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb32fac23f978403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a5556f7c6314a64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc56391126dc94f71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4801706c47f24d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a5556f7c6314a64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c9a7b85aa64364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc56391126dc94f71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.16% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>79,870</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>