--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb32fac23f978403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9f62fcdd904cfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc56391126dc94f71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ea2e6fd91f4cfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c9a7b85aa64364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc56391126dc94f71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf9e26d5612d4ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ea2e6fd91f4cfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.16% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>