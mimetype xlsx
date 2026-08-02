--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9f62fcdd904cfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e72b60915db4b2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ea2e6fd91f4cfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6feec8e818743f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf9e26d5612d4ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ea2e6fd91f4cfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9db7d50c1174414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6feec8e818743f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.16% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>