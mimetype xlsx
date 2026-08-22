--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e72b60915db4b2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec9986cf00654cd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6feec8e818743f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ed1192c09474ae5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9db7d50c1174414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6feec8e818743f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf166c9012729476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ed1192c09474ae5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.16% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -304,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>