--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ed773f97154f9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa463734892f4d93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba1fdc814f584d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f1cc6a552914263"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc29ea71804c4368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba1fdc814f584d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff67367f0a6444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f1cc6a552914263" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.12% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...41 lines deleted...]
-          <x:t>100,965</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>102,030</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>