--- v2 (2026-04-03)
+++ v3 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa463734892f4d93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b022ad5e7704a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f1cc6a552914263"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc8fa5a937f24d68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff67367f0a6444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f1cc6a552914263" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e1c2f58173e42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc8fa5a937f24d68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.12% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,620</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>97,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>98,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,180</x:t>
-[...87 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,870</x:t>
-[...129 lines deleted...]
-          <x:t>96,940</x:t>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,850</x:t>
-[...92 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>98,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>