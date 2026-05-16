--- v3 (2026-04-25)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b022ad5e7704a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9537a71281a7405b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc8fa5a937f24d68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R857c0d6205bf4670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e1c2f58173e42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc8fa5a937f24d68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc8ca3d759a042d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R857c0d6205bf4670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.12% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,920</x:t>
-[...16 lines deleted...]
-          <x:t>96,940</x:t>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,850</x:t>
-[...16 lines deleted...]
-          <x:t>97,650</x:t>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,420</x:t>
-[...485 lines deleted...]
-          <x:t>97,980</x:t>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>