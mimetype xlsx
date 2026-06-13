--- v4 (2026-05-16)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9537a71281a7405b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19aeef8fcde94a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R857c0d6205bf4670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4ed57092e1041aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc8ca3d759a042d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R857c0d6205bf4670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36764c6d53554b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4ed57092e1041aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.12% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>97,720</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,520</x:t>
-[...286 lines deleted...]
-          <x:t>97,880</x:t>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,760</x:t>
-[...193 lines deleted...]
-          <x:t>98,590</x:t>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>