--- v5 (2026-06-13)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19aeef8fcde94a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce049514574e4824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4ed57092e1041aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf168ea744e8343f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36764c6d53554b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4ed57092e1041aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8e30aad2b01405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf168ea744e8343f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.12% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,250</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,190</x:t>
-[...313 lines deleted...]
-          <x:t>99,450</x:t>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>99,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>