--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08981121f1664a93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ffedf1167114bf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R483fb5197fb849ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68be6cf6b09348c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b8d6c4f3164678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R483fb5197fb849ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15754583dae64bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68be6cf6b09348c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.62% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>