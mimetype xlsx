--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ffedf1167114bf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae680be1583646a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68be6cf6b09348c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1224ff058cab476d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15754583dae64bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68be6cf6b09348c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928fba04853d45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1224ff058cab476d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.62% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>88,080</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...521 lines deleted...]
-          <x:t>91,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,290</x:t>
-[...31 lines deleted...]
-          <x:t>90,770</x:t>
+          <x:t>92,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>