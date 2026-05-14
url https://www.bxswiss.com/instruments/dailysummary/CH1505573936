--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae680be1583646a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2c76d9e23d844d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1224ff058cab476d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb91b7b328af644f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928fba04853d45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1224ff058cab476d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb79c2c61558944ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb91b7b328af644f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.62% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>91,470</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,290</x:t>
-[...286 lines deleted...]
-          <x:t>94,230</x:t>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,570</x:t>
-[...38 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,310</x:t>
-[...36 lines deleted...]
-          <x:t>92,630</x:t>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>