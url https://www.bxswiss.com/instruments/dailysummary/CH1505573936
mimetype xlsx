--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2c76d9e23d844d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848253aca54c4883" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb91b7b328af644f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5c575c3dfc64888"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb79c2c61558944ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb91b7b328af644f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579f245513674233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5c575c3dfc64888" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.62% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>