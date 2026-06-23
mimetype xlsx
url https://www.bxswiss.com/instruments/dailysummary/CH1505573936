--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848253aca54c4883" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b02445f98948d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5c575c3dfc64888"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4373e190544e4f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579f245513674233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5c575c3dfc64888" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd2db7622cf2492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4373e190544e4f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.62% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>