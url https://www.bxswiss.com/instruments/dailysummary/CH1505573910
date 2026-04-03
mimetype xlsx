--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bcd287ba864437a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2a94059690144a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a24b610a6343ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R076cde2681a44229"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re93880b0d68f42f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a24b610a6343ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6acf4dc12f704860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R076cde2681a44229" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.07% p.a. Barrier Reverse Convertible on Broadcom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>98,270</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,670</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>98,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>