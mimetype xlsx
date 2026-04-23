--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2a94059690144a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra21132d325be4c67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R076cde2681a44229"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c68b44b1f2549aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6acf4dc12f704860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R076cde2681a44229" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R800b8be7bb9a490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c68b44b1f2549aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.07% p.a. Barrier Reverse Convertible on Broadcom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>100,380</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>98,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>