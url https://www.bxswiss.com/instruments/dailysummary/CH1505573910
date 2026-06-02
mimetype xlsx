--- v4 (2026-04-23)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra21132d325be4c67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186ca45c1ff24404" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c68b44b1f2549aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb63716cbf8b4016"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R800b8be7bb9a490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c68b44b1f2549aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20490e630df64a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb63716cbf8b4016" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.07% p.a. Barrier Reverse Convertible on Broadcom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>100,985</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>101,585</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>