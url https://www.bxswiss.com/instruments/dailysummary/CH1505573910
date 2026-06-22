--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186ca45c1ff24404" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88fa8a0b648e48d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb63716cbf8b4016"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc82cb65b55794231"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20490e630df64a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb63716cbf8b4016" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cac789b199f4966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc82cb65b55794231" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.07% p.a. Barrier Reverse Convertible on Broadcom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,940</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,805</x:t>
-[...280 lines deleted...]
-        <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>102,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,050</x:t>
-[...146 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,980</x:t>
-[...36 lines deleted...]
-          <x:t>102,930</x:t>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>