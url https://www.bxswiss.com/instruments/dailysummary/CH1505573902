--- v3 (2026-03-19)
+++ v4 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0114dc119294cc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc9c8b2a5a1a4ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd359ddfcb214a48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4953a3e4cb94c84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redb2a1d4d899403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd359ddfcb214a48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R095e8797d6304093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4953a3e4cb94c84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.26% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>98,890</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,340</x:t>
-[...70 lines deleted...]
-          <x:t>99,920</x:t>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>99,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,910</x:t>
-[...237 lines deleted...]
-          <x:t>100,240</x:t>
+          <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,840</x:t>
-[...107 lines deleted...]
-          <x:t>100,260</x:t>
+          <x:t>99,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>