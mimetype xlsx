--- v4 (2026-04-08)
+++ v5 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc9c8b2a5a1a4ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4265db0d22464f28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4953a3e4cb94c84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra992e70d0a0e45fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R095e8797d6304093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4953a3e4cb94c84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R057382ce65aa43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra992e70d0a0e45fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.26% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,900</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,740</x:t>
-[...43 lines deleted...]
-          <x:t>100,150</x:t>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,480</x:t>
-[...80 lines deleted...]
-          <x:t>99,930</x:t>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>99,690</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>