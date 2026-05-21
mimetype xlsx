--- v5 (2026-04-28)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4265db0d22464f28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c0a38100fa4918" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra992e70d0a0e45fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd86faa3e013a43be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R057382ce65aa43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra992e70d0a0e45fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33995f2bb0884883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd86faa3e013a43be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.26% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>100,180</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,790</x:t>
-[...75 lines deleted...]
-          <x:t>101,285</x:t>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>100,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,240</x:t>
-[...11 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,470</x:t>
-[...139 lines deleted...]
-          <x:t>100,665</x:t>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>