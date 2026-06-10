--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66c0a38100fa4918" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceb867953c10413a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd86faa3e013a43be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R231317ac03c648c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33995f2bb0884883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd86faa3e013a43be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b35fe38eaa24ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R231317ac03c648c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.26% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>101,105</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>13.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,795</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>101,745</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>101,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>