--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa6eb38c624b480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R163881b9f18249d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4744eedc5a3a4097"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad08d245cbf24928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25dbb5531c704b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4744eedc5a3a4097" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0d45aa61a7944df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad08d245cbf24928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.12% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>90,160</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>88,370</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>27.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,720</x:t>
-[...53 lines deleted...]
-          <x:t>86,330</x:t>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,200</x:t>
-[...21 lines deleted...]
-          <x:t>86,650</x:t>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>91,030</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>