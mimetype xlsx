--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R163881b9f18249d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba8c2d30dcb34e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad08d245cbf24928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e57d6d6a12e4c84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0d45aa61a7944df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad08d245cbf24928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d4f7af8d844e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e57d6d6a12e4c84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.12% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>92,260</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,940</x:t>
-[...323 lines deleted...]
-          <x:t>87,670</x:t>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>