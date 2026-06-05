--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba8c2d30dcb34e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39d9c197e1b443bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e57d6d6a12e4c84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f304213a4a54294"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d4f7af8d844e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e57d6d6a12e4c84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc50df991b0e44188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f304213a4a54294" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.12% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,750</x:t>
-[...75 lines deleted...]
-          <x:t>95,120</x:t>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,650</x:t>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>96,080</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>12.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>96,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>