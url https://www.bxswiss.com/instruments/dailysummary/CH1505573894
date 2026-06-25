--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39d9c197e1b443bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fbab4032e244d52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f304213a4a54294"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb36828ef4f1348ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc50df991b0e44188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f304213a4a54294" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13762c5559d5465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb36828ef4f1348ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.12% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>96,150</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,930</x:t>
-[...490 lines deleted...]
-          <x:t>101,775</x:t>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>