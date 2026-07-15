--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fbab4032e244d52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544f9bf91df84502" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb36828ef4f1348ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9908eff53f994b17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13762c5559d5465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb36828ef4f1348ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6e9fe1b26ab486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9908eff53f994b17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.12% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>