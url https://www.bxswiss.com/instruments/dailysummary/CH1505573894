--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544f9bf91df84502" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde00b925a9444cd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9908eff53f994b17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37ce1dfeb6454a74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6e9fe1b26ab486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9908eff53f994b17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cfe3b84668342c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37ce1dfeb6454a74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.12% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>