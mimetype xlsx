--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde00b925a9444cd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eebbff579e24041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37ce1dfeb6454a74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1d085c11d9c4718"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cfe3b84668342c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37ce1dfeb6454a74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5672642449d34f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1d085c11d9c4718" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.12% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,220</x:t>
-[...522 lines deleted...]
-          <x:t>78,535</x:t>
+          <x:t>87,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>