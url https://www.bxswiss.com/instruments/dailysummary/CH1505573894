--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eebbff579e24041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8099ee011ce49ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1d085c11d9c4718"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7d91edd93ab4c84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5672642449d34f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1d085c11d9c4718" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7d9db7814cd4157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7d91edd93ab4c84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.12% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>