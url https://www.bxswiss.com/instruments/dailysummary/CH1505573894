--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8099ee011ce49ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd77775a4cf444020" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7d91edd93ab4c84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R701045da32f04b4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7d9db7814cd4157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7d91edd93ab4c84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd64aad8d5987482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R701045da32f04b4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.12% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,510</x:t>
-[...48 lines deleted...]
-          <x:t>89,690</x:t>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,680</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>95,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>