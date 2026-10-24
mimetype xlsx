--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd77775a4cf444020" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R968ac7f97d7449c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R701045da32f04b4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75fb7b793283439b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd64aad8d5987482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R701045da32f04b4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdd2d0730d094d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75fb7b793283439b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.12% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,570</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>93,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,720</x:t>
-[...4 lines deleted...]
-          <x:t>90,670</x:t>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>92,630</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>