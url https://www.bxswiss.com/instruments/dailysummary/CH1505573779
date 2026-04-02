--- v0 (2026-02-19)
+++ v1 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f29279491be431c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c6b371630e4bb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34d064a3767049e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58527317f082458d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1dd4ffb05174e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34d064a3767049e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9129059f30cf4ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58527317f082458d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.90% p.a. Multi Barrier Reverse Convertible on Engie, Schneider Electric, Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.01.2026</x:t>
-[...26 lines deleted...]
-          <x:t>20.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,185</x:t>
-[...576 lines deleted...]
-          <x:t>102,190</x:t>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>