--- v1 (2026-04-02)
+++ v2 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c6b371630e4bb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0de0cde7b13b480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58527317f082458d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e9c041c06c44a95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9129059f30cf4ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58527317f082458d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R761a459c838d4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e9c041c06c44a95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.90% p.a. Multi Barrier Reverse Convertible on Engie, Schneider Electric, Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>100,060</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>99,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>