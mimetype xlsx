--- v2 (2026-04-22)
+++ v3 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0de0cde7b13b480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f0dac88f8b94a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e9c041c06c44a95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31475ad07ebf4bdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R761a459c838d4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e9c041c06c44a95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a9db37f3db74e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31475ad07ebf4bdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.90% p.a. Multi Barrier Reverse Convertible on Engie, Schneider Electric, Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>98,670</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>100,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,160</x:t>
-[...6 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,500</x:t>
-[...198 lines deleted...]
-          <x:t>99,810</x:t>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>