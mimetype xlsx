--- v1 (2026-03-14)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1044a7dd15e64c88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc20e2dc18ed431b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R036bb9d815424b6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb24296b24dc4707"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db292d8c4c346c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R036bb9d815424b6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b0e9138c2514778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb24296b24dc4707" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.40% p.a. Multi Barrier Reverse Convertible on Roche, Sandoz, VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,950</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>100,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>