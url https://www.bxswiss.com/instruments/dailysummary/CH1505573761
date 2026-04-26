--- v2 (2026-04-04)
+++ v3 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc20e2dc18ed431b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R607dd8b28bdf4a67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb24296b24dc4707"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb8491356249435b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b0e9138c2514778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb24296b24dc4707" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfebcf62fa0f442a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb8491356249435b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.40% p.a. Multi Barrier Reverse Convertible on Roche, Sandoz, VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,000</x:t>
-[...441 lines deleted...]
-          <x:t>97,790</x:t>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>