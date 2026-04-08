--- v3 (2026-03-18)
+++ v4 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R240103f889334500" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95ef3ad6621e420a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re64c4c27efac4794"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c6b4ad380c2429f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d412640feac4b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re64c4c27efac4794" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0866831d57144fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c6b4ad380c2429f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.51% p.a. Multi Barrier Reverse Convertible on Apple, Eli Lilly, Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,170</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>94,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,670</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>