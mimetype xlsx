--- v4 (2026-04-08)
+++ v5 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95ef3ad6621e420a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21eda93bbf554c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c6b4ad380c2429f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R301062c8a69a4f8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0866831d57144fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c6b4ad380c2429f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd01c122414a4e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R301062c8a69a4f8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.51% p.a. Multi Barrier Reverse Convertible on Apple, Eli Lilly, Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>92,980</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,930</x:t>
-[...517 lines deleted...]
-          <x:t>92,490</x:t>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>