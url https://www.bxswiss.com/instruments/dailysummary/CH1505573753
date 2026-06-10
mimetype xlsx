--- v5 (2026-04-28)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21eda93bbf554c3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4a14519cea84d5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R301062c8a69a4f8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab15967edc61481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd01c122414a4e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R301062c8a69a4f8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe113c2b2c6f43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab15967edc61481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.51% p.a. Multi Barrier Reverse Convertible on Apple, Eli Lilly, Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>94,620</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>