--- v6 (2026-06-10)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4a14519cea84d5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1c071a95da24f31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab15967edc61481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1dc69260ba04ef8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe113c2b2c6f43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab15967edc61481b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R254b83b433d44c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1dc69260ba04ef8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.51% p.a. Multi Barrier Reverse Convertible on Apple, Eli Lilly, Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>99,600</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>26.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,715</x:t>
-[...166 lines deleted...]
-          <x:t>101,125</x:t>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>101,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>