--- v7 (2026-06-30)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1c071a95da24f31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e9ba4ced464c52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1dc69260ba04ef8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R269dc93c31154510"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R254b83b433d44c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1dc69260ba04ef8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3196f1912083482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R269dc93c31154510" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.51% p.a. Multi Barrier Reverse Convertible on Apple, Eli Lilly, Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,035</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,995</x:t>
-[...16 lines deleted...]
-          <x:t>101,245</x:t>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>02.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,535</x:t>
-[...31 lines deleted...]
-          <x:t>101,125</x:t>
+          <x:t>101,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>100,200</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,080</x:t>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>101,135</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>