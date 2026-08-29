--- v8 (2026-07-21)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e9ba4ced464c52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20fe9a97e06240d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R269dc93c31154510"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0daf7f9394024b4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3196f1912083482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R269dc93c31154510" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R237e383d655244ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0daf7f9394024b4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.51% p.a. Multi Barrier Reverse Convertible on Apple, Eli Lilly, Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,935</x:t>
-[...16 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,185</x:t>
-[...4 lines deleted...]
-          <x:t>100,975</x:t>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,515</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>100,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>