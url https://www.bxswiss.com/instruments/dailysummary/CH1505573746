--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03f2c19a816b4fde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d682540480d4951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1e714a8fb89479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc9402c79ad4a3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ea5d4f814504c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1e714a8fb89479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81b3a0c7a4dd4f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc9402c79ad4a3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.78% p.a. Multi Barrier Reverse Convertible on BNP Paribas, Deutsche Bank, Société Générale, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>