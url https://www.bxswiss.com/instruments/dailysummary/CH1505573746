--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d682540480d4951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1258bfdeaaf4e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc9402c79ad4a3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c21947ddacc4376"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81b3a0c7a4dd4f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc9402c79ad4a3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00d9eeb780a84ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c21947ddacc4376" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.78% p.a. Multi Barrier Reverse Convertible on BNP Paribas, Deutsche Bank, Société Générale, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>88,510</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...219 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,580</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>