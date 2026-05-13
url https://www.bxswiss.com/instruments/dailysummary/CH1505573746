--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1258bfdeaaf4e51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b3135b3ca744f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c21947ddacc4376"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e6ada555a234a3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00d9eeb780a84ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c21947ddacc4376" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5484efaabc64e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e6ada555a234a3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.78% p.a. Multi Barrier Reverse Convertible on BNP Paribas, Deutsche Bank, Société Générale, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>92,970</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>92,070</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,580</x:t>
-[...38 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,180</x:t>
-[...198 lines deleted...]
-          <x:t>93,300</x:t>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>