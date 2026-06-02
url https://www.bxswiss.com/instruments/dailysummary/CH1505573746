--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b3135b3ca744f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a221d6f449a4eda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e6ada555a234a3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ea15c249bd4e5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5484efaabc64e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e6ada555a234a3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eeb7881b5e84a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ea15c249bd4e5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.78% p.a. Multi Barrier Reverse Convertible on BNP Paribas, Deutsche Bank, Société Générale, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>93,830</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,830</x:t>
-[...119 lines deleted...]
-          <x:t>94,320</x:t>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,700</x:t>
-[...291 lines deleted...]
-          <x:t>94,770</x:t>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,040</x:t>
-[...80 lines deleted...]
-          <x:t>91,850</x:t>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>