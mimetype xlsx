--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a221d6f449a4eda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe3fbc39cbf74bc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ea15c249bd4e5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074f357aa9b14e43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eeb7881b5e84a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ea15c249bd4e5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0525bdf78284517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074f357aa9b14e43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.78% p.a. Multi Barrier Reverse Convertible on BNP Paribas, Deutsche Bank, Société Générale, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>94,770</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,040</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>94,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,140</x:t>
         </x:is>
       </x:c>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>