--- v6 (2026-06-22)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe3fbc39cbf74bc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e5bcf85117f45c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074f357aa9b14e43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaaa35e36cfe4113"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0525bdf78284517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074f357aa9b14e43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fc28e3f519848ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaaa35e36cfe4113" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.78% p.a. Multi Barrier Reverse Convertible on BNP Paribas, Deutsche Bank, Société Générale, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,450</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>96,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,720</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>