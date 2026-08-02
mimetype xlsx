--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e5bcf85117f45c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd42148ae1b3940d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaaa35e36cfe4113"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R911c96d5da9d4795"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fc28e3f519848ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaaa35e36cfe4113" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8102f69137fc4408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R911c96d5da9d4795" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.78% p.a. Multi Barrier Reverse Convertible on BNP Paribas, Deutsche Bank, Société Générale, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>97,720</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>98,430</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>98,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>