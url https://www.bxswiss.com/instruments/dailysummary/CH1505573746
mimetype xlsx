--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd42148ae1b3940d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d69c20ee2814709" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R911c96d5da9d4795"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df95f3fc9964989"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8102f69137fc4408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R911c96d5da9d4795" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra995229f0b9446ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df95f3fc9964989" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.78% p.a. Multi Barrier Reverse Convertible on BNP Paribas, Deutsche Bank, Société Générale, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505573746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,260</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,260</x:t>
-[...70 lines deleted...]
-          <x:t>100,130</x:t>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,560</x:t>
-[...475 lines deleted...]
-          <x:t>100,160</x:t>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,920</x:t>
-[...4 lines deleted...]
-          <x:t>100,030</x:t>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>