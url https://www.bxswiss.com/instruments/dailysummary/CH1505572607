--- v1 (2026-03-15)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27d66be5223454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb31c9ad7b714b04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcecac197d87b4e37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ea5004c26514f28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe16f2aa2c704fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcecac197d87b4e37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea85bc718d634bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ea5004c26514f28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.24% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,540</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,460</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>