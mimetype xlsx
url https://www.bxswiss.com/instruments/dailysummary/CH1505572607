--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb31c9ad7b714b04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cbcd4a092654d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ea5004c26514f28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R265c470569cc42c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea85bc718d634bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ea5004c26514f28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb06650f8f2b0447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R265c470569cc42c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.24% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,030</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,900</x:t>
-[...146 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,980</x:t>
-[...333 lines deleted...]
-          <x:t>97,030</x:t>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>