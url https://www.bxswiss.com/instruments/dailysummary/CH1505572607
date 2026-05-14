--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cbcd4a092654d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R649bc5a00e374b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R265c470569cc42c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f5ec61ff44a4d49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb06650f8f2b0447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R265c470569cc42c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf14fdb09daf74e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f5ec61ff44a4d49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.24% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,070</x:t>
-[...26 lines deleted...]
-          <x:t>97,180</x:t>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,030</x:t>
-[...124 lines deleted...]
-          <x:t>97,010</x:t>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,890</x:t>
-[...156 lines deleted...]
-          <x:t>97,270</x:t>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>98,230</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>