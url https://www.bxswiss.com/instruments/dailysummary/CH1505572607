--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R649bc5a00e374b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8182dd4ccd74e1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f5ec61ff44a4d49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6240b355b2774d9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf14fdb09daf74e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f5ec61ff44a4d49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32498b9bb6314407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6240b355b2774d9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.24% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>96,730</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,890</x:t>
-[...16 lines deleted...]
-          <x:t>97,420</x:t>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,410</x:t>
-[...43 lines deleted...]
-          <x:t>97,340</x:t>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,060</x:t>
-[...485 lines deleted...]
-          <x:t>97,520</x:t>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>