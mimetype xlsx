--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8182dd4ccd74e1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd409f0e259849cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6240b355b2774d9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra29b777231c54cf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32498b9bb6314407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6240b355b2774d9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfd50e165a744daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra29b777231c54cf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.24% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>96,790</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>96,940</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,130</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,240</x:t>
-[...38 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,360</x:t>
-[...139 lines deleted...]
-          <x:t>97,460</x:t>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>95,930</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>