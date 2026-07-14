--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd409f0e259849cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb693c11c9bf14b5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra29b777231c54cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ca5f93aae3d40a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfd50e165a744daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra29b777231c54cf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19ef89b781bd496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ca5f93aae3d40a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.24% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,400</x:t>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,280</x:t>
-[...539 lines deleted...]
-          <x:t>97,500</x:t>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>