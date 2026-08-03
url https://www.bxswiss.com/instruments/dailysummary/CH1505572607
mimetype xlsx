--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb693c11c9bf14b5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffcfbd335bb24948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ca5f93aae3d40a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7bbd0171be749bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19ef89b781bd496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ca5f93aae3d40a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7179a5d3304c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7bbd0171be749bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.24% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,440</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,440</x:t>
-[...313 lines deleted...]
-          <x:t>99,210</x:t>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,450</x:t>
-[...134 lines deleted...]
-          <x:t>98,430</x:t>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>98,510</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>