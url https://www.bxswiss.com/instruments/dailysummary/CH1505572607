--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffcfbd335bb24948" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88dcb4207fb4f4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7bbd0171be749bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149f9f60f0424934"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7179a5d3304c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7bbd0171be749bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b30d82d1fec4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149f9f60f0424934" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.24% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>98,770</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...423 lines deleted...]
-          <x:t>99,270</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,640</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>99,480</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>98,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>