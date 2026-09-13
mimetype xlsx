--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88dcb4207fb4f4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb36d2985584852" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149f9f60f0424934"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88f44063a6df4099"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b30d82d1fec4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149f9f60f0424934" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44931ba98635418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88f44063a6df4099" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.24% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>97,890</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,290</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>99,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,640</x:t>
-[...87 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,430</x:t>
-[...414 lines deleted...]
-          <x:t>100,090</x:t>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>