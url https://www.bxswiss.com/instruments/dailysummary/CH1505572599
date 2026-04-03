--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2580c9a39e3e49a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a708e64a80a4bb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1606ec00eca24334"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3612edd9ea6469a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff588ad0c884e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1606ec00eca24334" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4c0fec6d2ff429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3612edd9ea6469a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.10% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,435</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,675</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>