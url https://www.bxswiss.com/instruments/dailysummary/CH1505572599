--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a708e64a80a4bb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b0bcf973d574d5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3612edd9ea6469a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932a03a74cfd417e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4c0fec6d2ff429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3612edd9ea6469a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf28f7d3fb6c84863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932a03a74cfd417e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.10% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,940</x:t>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,940</x:t>
-[...60 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,540</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,080</x:t>
-[...409 lines deleted...]
-          <x:t>96,930</x:t>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>