--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b0bcf973d574d5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb852be5561714bc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932a03a74cfd417e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e3c0b149fd4490"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf28f7d3fb6c84863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932a03a74cfd417e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8afd2ac7e440ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e3c0b149fd4490" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.10% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>97,030</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>96,730</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>97,760</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,010</x:t>
-[...70 lines deleted...]
-          <x:t>98,070</x:t>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,520</x:t>
-[...16 lines deleted...]
-          <x:t>97,520</x:t>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>98,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,070</x:t>
-[...38 lines deleted...]
-          <x:t>97,870</x:t>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,460</x:t>
-[...58 lines deleted...]
-          <x:t>98,390</x:t>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>