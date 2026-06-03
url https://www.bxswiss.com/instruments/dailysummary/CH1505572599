--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb852be5561714bc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R657a96baf2854938" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e3c0b149fd4490"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R245d821a75e14c05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8afd2ac7e440ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e3c0b149fd4490" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c32c26cbe9a4d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R245d821a75e14c05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.10% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>98,070</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,520</x:t>
-[...16 lines deleted...]
-          <x:t>97,520</x:t>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>98,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,070</x:t>
-[...16 lines deleted...]
-          <x:t>98,010</x:t>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,880</x:t>
-[...11 lines deleted...]
-          <x:t>97,870</x:t>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,460</x:t>
-[...161 lines deleted...]
-          <x:t>97,090</x:t>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>97,810</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>