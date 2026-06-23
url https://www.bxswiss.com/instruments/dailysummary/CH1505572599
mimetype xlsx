--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R657a96baf2854938" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra44588d487a443d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R245d821a75e14c05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf58d8df743084258"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c32c26cbe9a4d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R245d821a75e14c05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b61dd0b25de4aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf58d8df743084258" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.10% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>97,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,050</x:t>
-[...26 lines deleted...]
-          <x:t>97,620</x:t>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>97,720</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,500</x:t>
-[...161 lines deleted...]
-          <x:t>97,960</x:t>
+          <x:t>97,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
-        </x:is>
-[...295 lines deleted...]
-          <x:t>96,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>