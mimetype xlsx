--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra44588d487a443d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R124782393f7a479a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf58d8df743084258"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd6c6639fbd4b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b61dd0b25de4aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf58d8df743084258" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re85c705fc6fa42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd6c6639fbd4b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.10% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,660</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>99,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,190</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>98,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,870</x:t>
-[...166 lines deleted...]
-          <x:t>98,160</x:t>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>