--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R124782393f7a479a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1922cac848874b07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcd6c6639fbd4b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d04cdb86a064116"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re85c705fc6fa42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcd6c6639fbd4b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0857b2b166f9474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d04cdb86a064116" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.10% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>97,870</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,870</x:t>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>98,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,080</x:t>
-[...232 lines deleted...]
-          <x:t>99,590</x:t>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>29.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,810</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,560</x:t>
-[...11 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,950</x:t>
-[...16 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,500</x:t>
-[...198 lines deleted...]
-          <x:t>99,200</x:t>
+          <x:t>99,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>