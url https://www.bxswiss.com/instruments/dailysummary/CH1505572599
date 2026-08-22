--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1922cac848874b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22011d0c174e4705" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d04cdb86a064116"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ab8273c0f6046a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0857b2b166f9474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d04cdb86a064116" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4681f2ea5e8493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ab8273c0f6046a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.10% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,500</x:t>
-[...31 lines deleted...]
-          <x:t>99,220</x:t>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>99,860</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,700</x:t>
-[...416 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,635</x:t>
-[...90 lines deleted...]
-          <x:t>99,510</x:t>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>