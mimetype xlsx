--- v9 (2026-08-22)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22011d0c174e4705" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f443bb5fb61450b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ab8273c0f6046a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8d303e10c604b23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4681f2ea5e8493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ab8273c0f6046a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09dc046cd23142d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8d303e10c604b23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.10% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>98,660</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>100,520</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>