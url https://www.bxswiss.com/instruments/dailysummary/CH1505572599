--- v10 (2026-09-12)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f443bb5fb61450b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fbf62138b45483b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8d303e10c604b23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f14720f4dbd496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09dc046cd23142d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8d303e10c604b23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7003dd5f6b8c4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f14720f4dbd496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.10% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>100,430</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-          <x:t>99,980</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,720</x:t>
-[...26 lines deleted...]
-          <x:t>99,750</x:t>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,810</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>99,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>99,780</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,090</x:t>
-[...33 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,600</x:t>
-[...26 lines deleted...]
-          <x:t>98,430</x:t>
+          <x:t>98,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>