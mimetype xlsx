--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fbf62138b45483b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4edcd8bf74824141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f14720f4dbd496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9fc1fb735184807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7003dd5f6b8c4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f14720f4dbd496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b163e39ceb445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9fc1fb735184807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.10% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>99,470</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>100,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,070</x:t>
-[...6 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,780</x:t>
-[...328 lines deleted...]
-          <x:t>99,520</x:t>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.09.2026</x:t>
-[...154 lines deleted...]
-          <x:t>98,650</x:t>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>