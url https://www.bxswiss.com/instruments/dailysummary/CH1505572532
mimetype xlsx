--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac6b03e05fb243e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5be7fc39cce24d6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd0b009f7e8a4f7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f8af80c1ebe4801"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfda2714c52e480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd0b009f7e8a4f7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9454187766814627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f8af80c1ebe4801" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.38% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>99,420</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,780</x:t>
-[...11 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,815</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>03.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,845</x:t>
-[...387 lines deleted...]
-          <x:t>101,445</x:t>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>