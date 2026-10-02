--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5be7fc39cce24d6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2f9ce9b19a434b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f8af80c1ebe4801"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R350d1411d27c4457"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9454187766814627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f8af80c1ebe4801" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59d685f5071349fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R350d1411d27c4457" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.38% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,125</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,955</x:t>
-[...335 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>101,095</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,805</x:t>
-[...33 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,695</x:t>
-[...26 lines deleted...]
-          <x:t>100,985</x:t>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,715</x:t>
-[...188 lines deleted...]
-          <x:t>99,480</x:t>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>