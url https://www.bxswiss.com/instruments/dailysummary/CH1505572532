--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2f9ce9b19a434b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcebc0e19549e462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R350d1411d27c4457"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89fbd0b8120041e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59d685f5071349fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R350d1411d27c4457" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab5bbc088754515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89fbd0b8120041e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.38% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505572532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,695</x:t>
-[...21 lines deleted...]
-          <x:t>100,560</x:t>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,440</x:t>
-[...16 lines deleted...]
-          <x:t>100,875</x:t>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>99,660</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>