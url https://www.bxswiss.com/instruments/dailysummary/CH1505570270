--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d246a4df0124177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1c0051721a4dbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4e4436a429e4692"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c5d9fcb2904cdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9065b495b0ff49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4e4436a429e4692" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe72db2798d47b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c5d9fcb2904cdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505570270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,040</x:t>
-[...4 lines deleted...]
-          <x:t>95,120</x:t>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>95,260</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,400</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>