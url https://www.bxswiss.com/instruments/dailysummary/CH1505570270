--- v10 (2026-09-18)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1c0051721a4dbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c88bb2c484148eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c5d9fcb2904cdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415910cfbc84403f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe72db2798d47b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c5d9fcb2904cdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b90378aadb34cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415910cfbc84403f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505570270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>97,920</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,680</x:t>
-[...16 lines deleted...]
-          <x:t>98,290</x:t>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,290</x:t>
-[...178 lines deleted...]
-          <x:t>99,190</x:t>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>98,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>