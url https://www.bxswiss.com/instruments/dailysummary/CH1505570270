--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c88bb2c484148eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R548889a1c8f74d90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415910cfbc84403f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebdfd231df7f4cd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b90378aadb34cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415910cfbc84403f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f9af3901b44f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebdfd231df7f4cd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505570270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>99,750</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,370</x:t>
-[...200 lines deleted...]
-          <x:t>98,690</x:t>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,690</x:t>
-[...146 lines deleted...]
-          <x:t>29.09.2026</x:t>
+          <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,390</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,180</x:t>
-[...193 lines deleted...]
-          <x:t>101,075</x:t>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>