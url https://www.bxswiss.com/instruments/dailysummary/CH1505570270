--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22fb8f4ce6364a0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b7a47c6ccb6462b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf7ac763ec274bb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc5dcca5c4a3448d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc067e6c5ecd0497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf7ac763ec274bb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re539b426efa142bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc5dcca5c4a3448d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505570270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>95,700</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,300</x:t>
-[...296 lines deleted...]
-          <x:t>96,130</x:t>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,130</x:t>
-[...97 lines deleted...]
-          <x:t>94,900</x:t>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,900</x:t>
-[...107 lines deleted...]
-          <x:t>93,790</x:t>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>