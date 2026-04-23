--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b7a47c6ccb6462b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf846a0eb1a80402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc5dcca5c4a3448d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23c42ffcc3664da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re539b426efa142bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc5dcca5c4a3448d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ff2db22e264b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23c42ffcc3664da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505570270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>95,160</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>93,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>