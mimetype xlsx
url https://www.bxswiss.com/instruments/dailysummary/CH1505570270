--- v5 (2026-04-23)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf846a0eb1a80402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f1e09e025c64bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23c42ffcc3664da4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8631157458c140ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ff2db22e264b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23c42ffcc3664da4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red507866ad514fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8631157458c140ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505570270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...463 lines deleted...]
-          <x:t>96,940</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,940</x:t>
+          <x:t>97,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>97,690</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>