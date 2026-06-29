--- v6 (2026-06-03)
+++ v7 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f1e09e025c64bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd525d4a0ec43d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8631157458c140ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6708a449af744c2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red507866ad514fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8631157458c140ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5981b6181ad04a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6708a449af744c2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505570270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>97,950</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>99,410</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>