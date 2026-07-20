--- v7 (2026-06-29)
+++ v8 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bd525d4a0ec43d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8544c08e31484e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6708a449af744c2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re65bfd4412624acd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5981b6181ad04a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6708a449af744c2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fde785ebd5440f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re65bfd4412624acd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505570270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,900</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-          <x:t>97,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,760</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,960</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>98,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>