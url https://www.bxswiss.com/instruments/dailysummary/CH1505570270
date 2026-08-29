--- v8 (2026-07-20)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8544c08e31484e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d246a4df0124177" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re65bfd4412624acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4e4436a429e4692"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fde785ebd5440f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re65bfd4412624acd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9065b495b0ff49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4e4436a429e4692" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505570270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,380</x:t>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,380</x:t>
-[...416 lines deleted...]
-          <x:t>96,970</x:t>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,700</x:t>
-[...4 lines deleted...]
-          <x:t>96,960</x:t>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>