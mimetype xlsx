--- v1 (2026-03-14)
+++ v2 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c3b89ad825d463a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aafa885da844082" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e8ea5c4f244d35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa331a9111cf49aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7cdefb526fc42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e8ea5c4f244d35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ccd3fcacacb4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa331a9111cf49aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>102,230</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,165</x:t>
-[...492 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,650</x:t>
-[...90 lines deleted...]
-          <x:t>98,400</x:t>
+          <x:t>99,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>