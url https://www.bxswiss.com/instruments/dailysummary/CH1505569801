--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aafa885da844082" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce2f04e09614f16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa331a9111cf49aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc855fc252448f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ccd3fcacacb4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa331a9111cf49aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68eb85e9912a42da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc855fc252448f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>99,130</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,890</x:t>
-[...232 lines deleted...]
-          <x:t>99,330</x:t>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,260</x:t>
-[...129 lines deleted...]
-          <x:t>100,785</x:t>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,570</x:t>
-[...21 lines deleted...]
-          <x:t>100,410</x:t>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...86 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,420</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>99,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>