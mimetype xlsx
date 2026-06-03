--- v3 (2026-05-14)
+++ v4 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce2f04e09614f16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e0385f6240498e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc855fc252448f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4af9ae17bb241e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68eb85e9912a42da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc855fc252448f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re22f2b47bcb5420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4af9ae17bb241e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>100,410</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,035</x:t>
-[...468 lines deleted...]
-          <x:t>102,320</x:t>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>