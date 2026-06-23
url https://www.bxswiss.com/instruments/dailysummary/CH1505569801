--- v4 (2026-06-03)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e0385f6240498e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeededbae2fa455f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4af9ae17bb241e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a0b9960c8a94ecd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re22f2b47bcb5420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4af9ae17bb241e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c3bf88148294b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a0b9960c8a94ecd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>101,005</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>102,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,645</x:t>
-[...355 lines deleted...]
-          <x:t>102,220</x:t>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>