--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeededbae2fa455f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb84eda3151444cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a0b9960c8a94ecd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe5e53b44b7a461a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c3bf88148294b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a0b9960c8a94ecd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re04496c9005f460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe5e53b44b7a461a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>102,500</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,220</x:t>
-[...210 lines deleted...]
-          <x:t>100,935</x:t>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>19.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>