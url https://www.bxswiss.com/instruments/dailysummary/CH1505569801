--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb84eda3151444cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac070a19ef8a4093" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe5e53b44b7a461a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95fc9587a71f4f8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re04496c9005f460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe5e53b44b7a461a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4fd4bc288a4063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95fc9587a71f4f8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>97,400</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...221 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>