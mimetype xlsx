--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac070a19ef8a4093" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da9cf6d972147b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95fc9587a71f4f8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98d4acc5192242ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c4fd4bc288a4063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95fc9587a71f4f8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf34611691ed41a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98d4acc5192242ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,090</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>94,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>24.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,580</x:t>
-[...144 lines deleted...]
-          <x:t>88,610</x:t>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>