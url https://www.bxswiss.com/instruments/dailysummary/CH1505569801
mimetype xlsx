--- v8 (2026-08-22)
+++ v9 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da9cf6d972147b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44be49a998994fdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98d4acc5192242ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec13b199d1484aa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf34611691ed41a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98d4acc5192242ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e1dec4e78ff42f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec13b199d1484aa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>92,460</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>24.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,580</x:t>
-[...421 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,330</x:t>
-[...117 lines deleted...]
-          <x:t>93,610</x:t>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>