--- v9 (2026-09-12)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44be49a998994fdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd17f2b46992441c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec13b199d1484aa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8d811d46064966"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e1dec4e78ff42f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec13b199d1484aa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R899a9c072015455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8d811d46064966" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,330</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>95,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>