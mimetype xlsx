--- v10 (2026-10-03)
+++ v11 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd17f2b46992441c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ae7fab71eee4b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8d811d46064966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf42a967151fb4266"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R899a9c072015455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8d811d46064966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b1679823644013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf42a967151fb4266" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>96,610</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,320</x:t>
-[...571 lines deleted...]
-          <x:t>98,800</x:t>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>