--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b7e052a52b49fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd65f2eaffd2a485e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3862fd668d2419f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R628064b9d508421b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73fbe4b1e89049f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3862fd668d2419f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdce1938a00b34e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R628064b9d508421b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Anglogold Ashanti ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,627 +149,249 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>103,315</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,315</x:t>
-[...560 lines deleted...]
-        <x:is>
           <x:t>103,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,445</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>