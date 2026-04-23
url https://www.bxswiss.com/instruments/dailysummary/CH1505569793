--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd65f2eaffd2a485e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b6ade0028f4fdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R628064b9d508421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd4c9a36ef14e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdce1938a00b34e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R628064b9d508421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c8cb159ca44039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd4c9a36ef14e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Anglogold Ashanti ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,420</x:t>
-[...21 lines deleted...]
-          <x:t>99,480</x:t>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,010</x:t>
-[...102 lines deleted...]
-          <x:t>101,475</x:t>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,195</x:t>
-[...161 lines deleted...]
-          <x:t>98,820</x:t>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>