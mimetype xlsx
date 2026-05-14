--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b6ade0028f4fdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c5a50d5c5bb4774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd4c9a36ef14e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c6264a37424d48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c8cb159ca44039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd4c9a36ef14e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9028006c489b4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c6264a37424d48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Anglogold Ashanti ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>100,100</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,280</x:t>
-[...318 lines deleted...]
-          <x:t>100,170</x:t>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>100,070</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>