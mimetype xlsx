--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c5a50d5c5bb4774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbddcadaca594876" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c6264a37424d48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82204dcdc7c34fb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9028006c489b4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c6264a37424d48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd423032fb964966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82204dcdc7c34fb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Anglogold Ashanti ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,440</x:t>
-[...426 lines deleted...]
-          <x:t>100,210</x:t>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,210</x:t>
-[...139 lines deleted...]
-          <x:t>102,390</x:t>
+          <x:t>101,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>