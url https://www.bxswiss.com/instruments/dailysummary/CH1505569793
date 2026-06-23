--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbddcadaca594876" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76d79b8429324f93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82204dcdc7c34fb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R105d3af5ac0e4ce3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd423032fb964966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82204dcdc7c34fb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8517271398f4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R105d3af5ac0e4ce3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Anglogold Ashanti ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,700</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,800</x:t>
-[...539 lines deleted...]
-          <x:t>101,970</x:t>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>