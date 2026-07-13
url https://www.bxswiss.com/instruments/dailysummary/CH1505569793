--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76d79b8429324f93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R530b3886ef30409a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R105d3af5ac0e4ce3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a8112a9f9c34da5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8517271398f4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R105d3af5ac0e4ce3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9bfa959a254d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a8112a9f9c34da5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Anglogold Ashanti ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>101,685</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,605</x:t>
-[...146 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,905</x:t>
-[...171 lines deleted...]
-          <x:t>101,425</x:t>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>