--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R530b3886ef30409a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295012b9997b4da6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a8112a9f9c34da5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77a9538ef9954223"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9bfa959a254d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a8112a9f9c34da5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4bdafa80ea241ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77a9538ef9954223" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Anglogold Ashanti ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>95,180</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...391 lines deleted...]
-          <x:t>97,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,950</x:t>
-[...75 lines deleted...]
-          <x:t>96,110</x:t>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,270</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>96,740</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>