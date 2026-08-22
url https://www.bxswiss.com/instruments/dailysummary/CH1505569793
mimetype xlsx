--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295012b9997b4da6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec84ea5acd54b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77a9538ef9954223"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf56a357e7b224a78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4bdafa80ea241ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77a9538ef9954223" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c74704efeed4e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf56a357e7b224a78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Anglogold Ashanti ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,715</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,950</x:t>
-[...593 lines deleted...]
-          <x:t>96,410</x:t>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>