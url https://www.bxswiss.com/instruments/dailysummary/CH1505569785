--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re402671fe4ae4c41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247a2a9c8cab4a39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee938975c3b42b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67301f13b2c24e3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re65085caf57b4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee938975c3b42b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f9f25ae0084ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67301f13b2c24e3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on ASML</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,235</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>102,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,670</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>