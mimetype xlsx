--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247a2a9c8cab4a39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6980e5166c4e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67301f13b2c24e3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32150512f40c4d86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f9f25ae0084ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67301f13b2c24e3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157741b712014ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32150512f40c4d86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on ASML</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>102,000</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>101,505</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,505</x:t>
-[...249 lines deleted...]
-          <x:t>23.03.2026</x:t>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,340</x:t>
-[...225 lines deleted...]
-          <x:t>98,870</x:t>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>