--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6980e5166c4e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62964615cfcc4c38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32150512f40c4d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df6fab4dbd14703"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157741b712014ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32150512f40c4d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R962be3503af7413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df6fab4dbd14703" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on ASML</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,340</x:t>
-[...139 lines deleted...]
-          <x:t>100,440</x:t>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,510</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>100,520</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...100 lines deleted...]
-          <x:t>100,755</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>