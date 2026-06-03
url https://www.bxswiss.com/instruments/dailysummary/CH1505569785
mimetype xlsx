--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62964615cfcc4c38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f63a4e8b0b2415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df6fab4dbd14703"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R064fab4ea8aa432c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R962be3503af7413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df6fab4dbd14703" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3579374177bc4c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R064fab4ea8aa432c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on ASML</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>100,520</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>