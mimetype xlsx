--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f63a4e8b0b2415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77c728964dc843cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R064fab4ea8aa432c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9772b038c618423d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3579374177bc4c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R064fab4ea8aa432c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R176c4aff8ed246a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9772b038c618423d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.40% p.a. Barrier Reverse Convertible on ASML</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>