--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6916f50cbd9417a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b241526992d4305" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa8cf79f377142b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667be7f749824f0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f7a4f4f06634802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa8cf79f377142b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7c7909d6674a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667be7f749824f0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,350</x:t>
-[...436 lines deleted...]
-          <x:t>91,800</x:t>
+          <x:t>93,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,420</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>