--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b241526992d4305" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87695cfd69c84503" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667be7f749824f0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca7d2f13b5634e0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7c7909d6674a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667be7f749824f0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a6913300ee438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca7d2f13b5634e0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>93,150</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,910</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>28.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,320</x:t>
-[...252 lines deleted...]
-          <x:t>98,140</x:t>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>