--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87695cfd69c84503" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43c889a7e4db4c89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca7d2f13b5634e0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ca610f228fb4582"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a6913300ee438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca7d2f13b5634e0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e16ae39dd234daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ca610f228fb4582" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,540</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,840</x:t>
-[...26 lines deleted...]
-          <x:t>95,660</x:t>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>97,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>95,560</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>