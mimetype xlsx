--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7024033ac5994832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f611b6726c14fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0723ce68b2394a10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra71626d5a21544c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53190697c03e4576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0723ce68b2394a10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25971e16bc2d4199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra71626d5a21544c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>100,490</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,490</x:t>
-[...70 lines deleted...]
-          <x:t>99,050</x:t>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,330</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>98,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,710</x:t>
-[...26 lines deleted...]
-          <x:t>98,170</x:t>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>