--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f611b6726c14fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659b762900b1419f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra71626d5a21544c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc65d9633506c4609"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25971e16bc2d4199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra71626d5a21544c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdac2129924b43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc65d9633506c4609" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>99,730</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,710</x:t>
-[...70 lines deleted...]
-          <x:t>99,330</x:t>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>98,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,060</x:t>
-[...242 lines deleted...]
-          <x:t>92,060</x:t>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>