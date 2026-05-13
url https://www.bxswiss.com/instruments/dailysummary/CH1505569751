--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659b762900b1419f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc92230283d14a4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc65d9633506c4609"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9093d92fad486b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdac2129924b43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc65d9633506c4609" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3228c7ca2ef54a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9093d92fad486b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>95,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>