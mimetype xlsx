--- v4 (2026-05-13)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc92230283d14a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e79c3682b3e4c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9093d92fad486b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cd12c54082247c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3228c7ca2ef54a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9093d92fad486b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e3d00f53c3e4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cd12c54082247c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>94,690</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,780</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>95,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,820</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>97,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,710</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>