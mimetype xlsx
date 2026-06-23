--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e79c3682b3e4c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R251c2ee15d4a4944" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cd12c54082247c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d9b299e0d684c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e3d00f53c3e4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cd12c54082247c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa9b4f6911d493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d9b299e0d684c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>97,760</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,060</x:t>
-[...119 lines deleted...]
-          <x:t>99,130</x:t>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,630</x:t>
-[...60 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,380</x:t>
-[...306 lines deleted...]
-          <x:t>99,770</x:t>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>