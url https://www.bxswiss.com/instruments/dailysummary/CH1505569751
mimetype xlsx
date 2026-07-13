--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R251c2ee15d4a4944" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7363eec2dde4ac3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d9b299e0d684c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68e8a9d5c05543bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa9b4f6911d493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d9b299e0d684c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f8740b8ccc34f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68e8a9d5c05543bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>96,050</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>96,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>99,960</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>