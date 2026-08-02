--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7363eec2dde4ac3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c8dfe0878f044ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68e8a9d5c05543bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1222d7ee4fd49a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f8740b8ccc34f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68e8a9d5c05543bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raee6479d61dd4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1222d7ee4fd49a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>95,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>94,570</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,310</x:t>
-[...75 lines deleted...]
-          <x:t>98,770</x:t>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,200</x:t>
-[...21 lines deleted...]
-          <x:t>95,970</x:t>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>97,110</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>