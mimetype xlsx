--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c8dfe0878f044ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6916f50cbd9417a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1222d7ee4fd49a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa8cf79f377142b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raee6479d61dd4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1222d7ee4fd49a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f7a4f4f06634802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa8cf79f377142b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.20% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>95,970</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>96,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,450</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>95,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,530</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>