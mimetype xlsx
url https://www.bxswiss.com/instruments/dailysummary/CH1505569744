--- v0 (2026-02-21)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a7ae7827d6141b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4675fd75ad7a4e79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R343ec75ad0b3493c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f0558c0ad56469b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad8349ba9fa24a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R343ec75ad0b3493c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26294f8e338c4bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f0558c0ad56469b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>97,960</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>