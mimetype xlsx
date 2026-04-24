--- v1 (2026-04-03)
+++ v2 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4675fd75ad7a4e79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e3156c6a8d41a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f0558c0ad56469b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9995844ca254438"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26294f8e338c4bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f0558c0ad56469b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07f36b86882948ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9995844ca254438" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>94,700</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>85,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>