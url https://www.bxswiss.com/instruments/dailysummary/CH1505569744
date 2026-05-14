--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e3156c6a8d41a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R386af6a899a04a74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9995844ca254438"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red053635416e4937"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07f36b86882948ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9995844ca254438" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2f17eb4e4cf4ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red053635416e4937" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,350</x:t>
-[...26 lines deleted...]
-          <x:t>89,860</x:t>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,680</x:t>
-[...269 lines deleted...]
-          <x:t>89,760</x:t>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>