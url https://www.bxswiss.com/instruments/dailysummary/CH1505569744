--- v3 (2026-05-14)
+++ v4 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R386af6a899a04a74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda9971b6f9cc4336" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red053635416e4937"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R877142eaae1a44e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2f17eb4e4cf4ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red053635416e4937" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f4299efcc84412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R877142eaae1a44e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>89,220</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>90,790</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>