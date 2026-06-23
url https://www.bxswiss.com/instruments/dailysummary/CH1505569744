--- v4 (2026-06-03)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda9971b6f9cc4336" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32baf4a9205548ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R877142eaae1a44e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4bb6786af9744cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f4299efcc84412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R877142eaae1a44e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2410daf004824685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4bb6786af9744cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>89,040</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>89,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>94,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>