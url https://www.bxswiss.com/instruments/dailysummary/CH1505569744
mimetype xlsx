--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32baf4a9205548ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939a2a7b532a4b5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4bb6786af9744cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4644c7b06aa4d8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2410daf004824685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4bb6786af9744cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8afae8bd2f614e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4644c7b06aa4d8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>93,760</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>99,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>