--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939a2a7b532a4b5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bce190b7d664106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4644c7b06aa4d8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f039fe1bfd4461"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8afae8bd2f614e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4644c7b06aa4d8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc770a1a82a2f4279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f039fe1bfd4461" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,220</x:t>
-[...43 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,860</x:t>
-[...441 lines deleted...]
-          <x:t>95,940</x:t>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>