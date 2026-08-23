--- v7 (2026-08-02)
+++ v8 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bce190b7d664106" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9b4d626e634e07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f039fe1bfd4461"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9109689b95704975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc770a1a82a2f4279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f039fe1bfd4461" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb031853ff71412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9109689b95704975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505569744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>96,430</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>97,690</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,280</x:t>
-[...447 lines deleted...]
-        <x:is>
           <x:t>97,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,950</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>97,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>