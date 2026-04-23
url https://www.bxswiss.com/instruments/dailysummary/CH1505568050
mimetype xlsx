--- v3 (2026-03-14)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1fd34eb918e4db3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80f0901607214f67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9307738996544135"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d3bb8bfed07490d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b5f10c05224530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9307738996544135" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c674c3664e14f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d3bb8bfed07490d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.40% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>96,890</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,570</x:t>
-        </x:is>
-[...516 lines deleted...]
-          <x:t>93,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>