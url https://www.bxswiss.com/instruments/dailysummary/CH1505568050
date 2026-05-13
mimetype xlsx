--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80f0901607214f67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2b886c571b4be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d3bb8bfed07490d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39dbca7017a4411"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c674c3664e14f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d3bb8bfed07490d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4945ee83b3924e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39dbca7017a4411" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.40% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>