--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2b886c571b4be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2acb0cf78374265" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39dbca7017a4411"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc317dc6ee6497f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4945ee83b3924e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39dbca7017a4411" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3530a30d0ddd4215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc317dc6ee6497f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.40% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>96,550</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,450</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>97,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,150</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>