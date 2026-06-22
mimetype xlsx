--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2acb0cf78374265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b32f4298c2a40d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc317dc6ee6497f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b4ac14b29b4b25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3530a30d0ddd4215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc317dc6ee6497f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac9a9bd9b1ef4305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b4ac14b29b4b25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.40% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,340</x:t>
-[...549 lines deleted...]
-          <x:t>99,120</x:t>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>