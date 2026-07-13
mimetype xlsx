--- v7 (2026-06-22)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b32f4298c2a40d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b30bc28f7744e0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b4ac14b29b4b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc58302117b44832"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac9a9bd9b1ef4305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b4ac14b29b4b25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c0e74d1f494567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc58302117b44832" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.40% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>97,220</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,620</x:t>
-[...4 lines deleted...]
-          <x:t>96,920</x:t>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,030</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>96,960</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>