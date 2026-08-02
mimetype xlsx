--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b30bc28f7744e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf736a67d9da44e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc58302117b44832"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab518c83ed0f416a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c0e74d1f494567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc58302117b44832" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a167063cb00437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab518c83ed0f416a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.40% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>96,420</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>96,270</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,800</x:t>
-[...198 lines deleted...]
-          <x:t>97,640</x:t>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>