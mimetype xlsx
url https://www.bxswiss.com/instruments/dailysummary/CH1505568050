--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf736a67d9da44e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R586126e67f9343f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab518c83ed0f416a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R263eb21f96744869"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a167063cb00437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab518c83ed0f416a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9945b67f4464315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R263eb21f96744869" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.40% p.a. Multi Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,800</x:t>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,800</x:t>
-[...222 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,670</x:t>
-[...31 lines deleted...]
-          <x:t>97,520</x:t>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>93,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>