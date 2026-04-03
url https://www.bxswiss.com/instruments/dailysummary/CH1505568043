--- v1 (2026-01-10)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3adc15ff868493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2d12a7f8724de0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra970fc22f8044269"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5b3bfe89b4041cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf9e316be4e54df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra970fc22f8044269" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c3363bf579744c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5b3bfe89b4041cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,431 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.12.2025</x:t>
-[...398 lines deleted...]
-          <x:t>98,500</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>