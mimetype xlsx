--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2d12a7f8724de0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b92fe285204748" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5b3bfe89b4041cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra576f743e0ce474d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c3363bf579744c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5b3bfe89b4041cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74846a0db4db4d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra576f743e0ce474d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,110</x:t>
-[...603 lines deleted...]
-          <x:t>92,830</x:t>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>