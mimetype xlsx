--- v3 (2026-04-23)
+++ v4 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b92fe285204748" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3b9fa76f4d4dc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra576f743e0ce474d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref65859cb1b94d7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74846a0db4db4d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra576f743e0ce474d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e0c2afb6e0d4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref65859cb1b94d7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>95,170</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>