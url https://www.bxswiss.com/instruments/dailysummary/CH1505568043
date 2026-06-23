--- v4 (2026-06-03)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3b9fa76f4d4dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5c470c4042845ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref65859cb1b94d7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a1d72cc825744ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e0c2afb6e0d4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref65859cb1b94d7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd197cbf38bf45d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a1d72cc825744ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>96,430</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>96,110</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,480</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>96,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>