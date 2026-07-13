--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5c470c4042845ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb945819df584ebb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a1d72cc825744ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc63b685d03f24fda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd197cbf38bf45d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a1d72cc825744ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5edee4eb0be42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc63b685d03f24fda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,820</x:t>
-[...549 lines deleted...]
-          <x:t>96,480</x:t>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>