--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb945819df584ebb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R523a1bb056314ead" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc63b685d03f24fda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ab76e6c94ef4ebc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5edee4eb0be42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc63b685d03f24fda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f6ee645873449e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ab76e6c94ef4ebc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>95,850</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,590</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>96,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>95,920</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,390</x:t>
-[...11 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,230</x:t>
+          <x:t>95,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>23.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,120</x:t>
-[...75 lines deleted...]
-          <x:t>95,370</x:t>
+          <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>96,890</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>