--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R523a1bb056314ead" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2885fad921d147f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ab76e6c94ef4ebc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba9c09bd66cb4f93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f6ee645873449e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ab76e6c94ef4ebc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16bfa564cafa4976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba9c09bd66cb4f93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>96,290</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,040</x:t>
-[...16 lines deleted...]
-          <x:t>96,240</x:t>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,140</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>96,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>17.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,220</x:t>
-[...279 lines deleted...]
-          <x:t>92,780</x:t>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>