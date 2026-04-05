--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02db9e502b11412b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a5d1f56230b4959" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec49ca11e194ef6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b7fc2d12d94a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfefe4d7f73134183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec49ca11e194ef6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3324a8088940bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b7fc2d12d94a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>99,890</x:t>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>101,055</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,055</x:t>
-[...43 lines deleted...]
-          <x:t>101,175</x:t>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,600</x:t>
-[...38 lines deleted...]
-          <x:t>99,990</x:t>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,940</x:t>
-[...4 lines deleted...]
-          <x:t>100,380</x:t>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>