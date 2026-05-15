--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a5d1f56230b4959" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R469fae85cec94a9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b7fc2d12d94a64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd62eed1894b24888"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3324a8088940bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b7fc2d12d94a64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bfecc47f51f41da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd62eed1894b24888" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>101,055</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,055</x:t>
-[...362 lines deleted...]
-          <x:t>97,660</x:t>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,400</x:t>
-[...112 lines deleted...]
-          <x:t>98,470</x:t>
+          <x:t>98,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>