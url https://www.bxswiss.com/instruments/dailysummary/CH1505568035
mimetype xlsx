--- v4 (2026-05-15)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R469fae85cec94a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f27a331fc14175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd62eed1894b24888"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762512818bae490e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bfecc47f51f41da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd62eed1894b24888" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7948574d8a994b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762512818bae490e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>99,610</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-          <x:t>08.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,450</x:t>
-[...90 lines deleted...]
-          <x:t>98,210</x:t>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>