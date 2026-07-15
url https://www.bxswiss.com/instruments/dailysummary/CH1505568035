--- v5 (2026-06-13)
+++ v6 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f27a331fc14175" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae76b53c81f4a92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762512818bae490e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b2293497e5b4d3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7948574d8a994b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762512818bae490e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83929be43df14042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b2293497e5b4d3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>95,950</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>