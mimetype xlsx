--- v6 (2026-07-15)
+++ v7 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae76b53c81f4a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173e34fb952d4c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b2293497e5b4d3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10e9fcadbb3479a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83929be43df14042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b2293497e5b4d3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ef87d2b51784ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10e9fcadbb3479a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>88,030</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>24.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,650</x:t>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,040</x:t>
-[...377 lines deleted...]
-          <x:t>88,300</x:t>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>