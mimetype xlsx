--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173e34fb952d4c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R202f3f79641d430f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10e9fcadbb3479a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc14281bf88a846ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ef87d2b51784ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10e9fcadbb3479a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c6d693926144a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc14281bf88a846ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,120</x:t>
-[...576 lines deleted...]
-          <x:t>89,130</x:t>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>