--- v8 (2026-08-24)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R202f3f79641d430f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87772cb93809434e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc14281bf88a846ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd98df366ce894dca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c6d693926144a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc14281bf88a846ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdafa68f404bb429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd98df366ce894dca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,120</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>90,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,500</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>