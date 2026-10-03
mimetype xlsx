--- v9 (2026-09-13)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87772cb93809434e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8f9aa5265154595" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd98df366ce894dca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22ffcbe53e5349af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdafa68f404bb429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd98df366ce894dca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R081296f031a046b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22ffcbe53e5349af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>92,910</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>94,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>94,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>