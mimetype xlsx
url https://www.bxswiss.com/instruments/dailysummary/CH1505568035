--- v10 (2026-10-03)
+++ v11 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8f9aa5265154595" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d4f200bccf94370" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22ffcbe53e5349af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e23f9084cd0420d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R081296f031a046b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22ffcbe53e5349af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59bf3b0dac374e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e23f9084cd0420d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.60% p.a. Barrier Reverse Convertible on Netflix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>