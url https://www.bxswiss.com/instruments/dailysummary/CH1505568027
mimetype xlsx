--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d0f8a82f6440d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5544fb361b7e4c41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a1712db6a547df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R881f48dd0e9d4222"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d3b77b630374181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a1712db6a547df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b7e55437e224c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R881f48dd0e9d4222" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.60% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>104,185</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,945</x:t>
-[...404 lines deleted...]
-          <x:t>102,940</x:t>
+          <x:t>104,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,185</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>