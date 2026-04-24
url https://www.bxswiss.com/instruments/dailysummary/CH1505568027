--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5544fb361b7e4c41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd307b6fefcad43d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R881f48dd0e9d4222"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8436bb5555dd4525"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b7e55437e224c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R881f48dd0e9d4222" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eaf3162efec4715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8436bb5555dd4525" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.60% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>