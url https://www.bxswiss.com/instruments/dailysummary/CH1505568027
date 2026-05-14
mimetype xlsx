--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd307b6fefcad43d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda53926e61ed4e36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8436bb5555dd4525"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15d0f956434b468e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eaf3162efec4715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8436bb5555dd4525" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf12875eff34732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15d0f956434b468e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.60% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>