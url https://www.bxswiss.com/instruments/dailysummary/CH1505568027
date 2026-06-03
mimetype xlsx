--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda53926e61ed4e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a60e6ffa41456a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15d0f956434b468e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78d7ae558dea499b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf12875eff34732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15d0f956434b468e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a67c6b85454c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78d7ae558dea499b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.60% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505568027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,845</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>102,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,950</x:t>
-[...26 lines deleted...]
-          <x:t>102,150</x:t>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>102,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,160</x:t>
-[...38 lines deleted...]
-          <x:t>102,250</x:t>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,130</x:t>
-[...11 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>102,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,640</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>