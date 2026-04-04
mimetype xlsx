--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R051a27616fe64abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ad993d95bec41c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1126088a8fb4a84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ca8182263724f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dbc4790a8a74b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1126088a8fb4a84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cb6b22282f44b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ca8182263724f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.13% p.a. Multi Barrier Reverse Convertible on Nestlé, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505564232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>