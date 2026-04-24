--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ad993d95bec41c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd58cb4599d44f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ca8182263724f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b483ab5b7b4e2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cb6b22282f44b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ca8182263724f49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf6377a24fc84566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b483ab5b7b4e2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.13% p.a. Multi Barrier Reverse Convertible on Nestlé, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505564232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,550</x:t>
-[...112 lines deleted...]
-          <x:t>97,090</x:t>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>