--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd58cb4599d44f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fd86c03006e4288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b483ab5b7b4e2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R372173de91a0495a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf6377a24fc84566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b483ab5b7b4e2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cb777f64f5a484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R372173de91a0495a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.13% p.a. Multi Barrier Reverse Convertible on Nestlé, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505564232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,630</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,280</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,310</x:t>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,220</x:t>
-[...6 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,200</x:t>
-[...26 lines deleted...]
-          <x:t>100,260</x:t>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>100,430</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,370</x:t>
-[...11 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,610</x:t>
-[...48 lines deleted...]
-          <x:t>100,290</x:t>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>100,470</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>