--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fd86c03006e4288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ada9d5b8c4e4857" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R372173de91a0495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra97bbb1211be41d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cb777f64f5a484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R372173de91a0495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c860b375b644ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra97bbb1211be41d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.13% p.a. Multi Barrier Reverse Convertible on Nestlé, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505564232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>100,430</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,370</x:t>
-[...11 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,610</x:t>
-[...48 lines deleted...]
-          <x:t>100,290</x:t>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>100,470</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>100,635</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,620</x:t>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>29.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>100,745</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,745</x:t>
-[...139 lines deleted...]
-          <x:t>100,825</x:t>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>