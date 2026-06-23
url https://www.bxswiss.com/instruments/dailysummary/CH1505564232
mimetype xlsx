--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ada9d5b8c4e4857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f2d2dc6d8b94629" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra97bbb1211be41d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b14ab3ca69a46ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c860b375b644ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra97bbb1211be41d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28786ce1f22b4439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b14ab3ca69a46ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.13% p.a. Multi Barrier Reverse Convertible on Nestlé, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505564232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>100,745</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,745</x:t>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>100,715</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,655</x:t>
-[...156 lines deleted...]
-          <x:t>101,015</x:t>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,945</x:t>
-[...146 lines deleted...]
-          <x:t>101,315</x:t>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,125</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>101,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,175</x:t>
-[...58 lines deleted...]
-          <x:t>101,085</x:t>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>