--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f2d2dc6d8b94629" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e2d7f25bf10401e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b14ab3ca69a46ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R509ed41d59834061"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28786ce1f22b4439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b14ab3ca69a46ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9498300f8a484a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R509ed41d59834061" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.13% p.a. Multi Barrier Reverse Convertible on Nestlé, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505564232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,195</x:t>
-[...11 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>101,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,455</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>101,265</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>101,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>