--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e2d7f25bf10401e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8d938fa4adf433d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R509ed41d59834061"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ab019fa083e47f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9498300f8a484a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R509ed41d59834061" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6cf5c47aa8849eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ab019fa083e47f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.13% p.a. Multi Barrier Reverse Convertible on Nestlé, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505564232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,105</x:t>
-[...70 lines deleted...]
-          <x:t>101,375</x:t>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,225</x:t>
-[...80 lines deleted...]
-          <x:t>101,405</x:t>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,485</x:t>
-[...31 lines deleted...]
-          <x:t>101,355</x:t>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>101,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>