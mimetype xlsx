--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8d938fa4adf433d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344435a9052b49f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ab019fa083e47f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7048e1c86c5a47d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6cf5c47aa8849eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ab019fa083e47f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf047ae9ceb614fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7048e1c86c5a47d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.13% p.a. Multi Barrier Reverse Convertible on Nestlé, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505564232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,385</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,325</x:t>
-[...38 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>16.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,425</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>101,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>