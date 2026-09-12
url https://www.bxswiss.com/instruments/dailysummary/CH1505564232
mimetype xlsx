--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344435a9052b49f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccc8cb9ca1d540f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7048e1c86c5a47d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70ee721b3a9e42b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf047ae9ceb614fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7048e1c86c5a47d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf33c883b82dc4216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70ee721b3a9e42b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.13% p.a. Multi Barrier Reverse Convertible on Nestlé, Roche, UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505564232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,615</x:t>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,535</x:t>
-[...475 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,535</x:t>
-[...90 lines deleted...]
-          <x:t>101,425</x:t>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>