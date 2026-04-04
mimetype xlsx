--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78bca50e5b6a4c74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2206593797814528" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc61da22910104d0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redeabaa753a4498e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41d0ba2be1684b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc61da22910104d0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c47ad0feafb495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redeabaa753a4498e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.40% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505564166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>85,890</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>85,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>82,630</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,390</x:t>
-[...269 lines deleted...]
-          <x:t>82,290</x:t>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>