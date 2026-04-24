--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2206593797814528" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf20c3a07adf4833" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redeabaa753a4498e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R785b4fcebae84e94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c47ad0feafb495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redeabaa753a4498e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb407de97fa0f47e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R785b4fcebae84e94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.40% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505564166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>