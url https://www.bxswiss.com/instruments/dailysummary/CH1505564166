--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf20c3a07adf4833" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57725e14019f41ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R785b4fcebae84e94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bb320b9de3a4751"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb407de97fa0f47e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R785b4fcebae84e94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc324eb94eebd4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bb320b9de3a4751" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.40% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505564166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>