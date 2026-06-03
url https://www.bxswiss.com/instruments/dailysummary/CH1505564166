--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57725e14019f41ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae6cb091040d4216" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bb320b9de3a4751"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f234cfe5b9140db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc324eb94eebd4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bb320b9de3a4751" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f29c20000654e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f234cfe5b9140db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.40% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505564166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,130</x:t>
-[...193 lines deleted...]
-          <x:t>88,050</x:t>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>91,810</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>