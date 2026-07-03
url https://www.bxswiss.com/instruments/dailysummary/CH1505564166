--- v7 (2026-06-03)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae6cb091040d4216" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R571e891ef49b4f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f234cfe5b9140db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8fc2c9c7dc64a57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f29c20000654e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f234cfe5b9140db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f7c97c39934484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8fc2c9c7dc64a57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.40% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505564166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>90,570</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,060</x:t>
-[...178 lines deleted...]
-          <x:t>92,730</x:t>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,810</x:t>
-[...350 lines deleted...]
-          <x:t>99,100</x:t>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>