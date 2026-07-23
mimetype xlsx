--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R571e891ef49b4f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f492fe014be477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8fc2c9c7dc64a57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6471725fa1143e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f7c97c39934484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8fc2c9c7dc64a57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fabf4a687704e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6471725fa1143e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.40% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505564166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>89,350</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,060</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>87,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,220</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>