--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f492fe014be477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf82dea3a93f4bc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6471725fa1143e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d52103ef9641e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fabf4a687704e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6471725fa1143e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9794e987e87d4c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d52103ef9641e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.40% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505564166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>75,690</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,110</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>70,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,660</x:t>
         </x:is>
       </x:c>
@@ -717,50 +312,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>