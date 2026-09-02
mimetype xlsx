--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf82dea3a93f4bc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86315c1eaf184dfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d52103ef9641e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f1c16c3b8674ddc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9794e987e87d4c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d52103ef9641e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74fd3c011d4d4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f1c16c3b8674ddc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.40% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505564166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>65,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>