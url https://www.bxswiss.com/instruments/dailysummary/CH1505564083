--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54c02ddfcdba4d35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537109532dcd4ed7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae429c8db90644ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ddc700302754e5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91810bde75bf4bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae429c8db90644ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R453ede7649784e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ddc700302754e5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505564083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>