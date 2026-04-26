--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537109532dcd4ed7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dfbe826acf941cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ddc700302754e5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redb4729183384aca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R453ede7649784e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ddc700302754e5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b7ebd5b2254d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redb4729183384aca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505564083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>98,620</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>98,710</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>98,840</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,610</x:t>
-[...485 lines deleted...]
-          <x:t>94,990</x:t>
+          <x:t>97,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>