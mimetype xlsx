--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dfbe826acf941cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b84e05f13c8403b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redb4729183384aca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b4b96c41b9549d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b7ebd5b2254d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redb4729183384aca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d87a30a14d34a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b4b96c41b9549d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505564083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>97,270</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>97,490</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,710</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>97,580</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>