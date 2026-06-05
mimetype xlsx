--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b84e05f13c8403b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c28dd2a3134bbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b4b96c41b9549d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda3a86dacad64255"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d87a30a14d34a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b4b96c41b9549d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90edb0ba9a4741ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda3a86dacad64255" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505564083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,409 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>98,130</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,840</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>