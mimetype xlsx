--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2210a1ba64a4fc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c78b4e10fab4904" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1d6c87937e48ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f14d62846324f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4295b39ba4524cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1d6c87937e48ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8923c1108d84fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f14d62846324f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Silver CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505562756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>