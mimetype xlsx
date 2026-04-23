--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c78b4e10fab4904" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96da3facdef74c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f14d62846324f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R301c337c21bf454f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8923c1108d84fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f14d62846324f26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3704164b22e44ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R301c337c21bf454f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Silver CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505562756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>