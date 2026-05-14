--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96da3facdef74c2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e293ef298ee4d50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R301c337c21bf454f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25e06752799c4ebf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3704164b22e44ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R301c337c21bf454f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb36fab512ec148c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25e06752799c4ebf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Silver CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505562756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>56,660</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,730</x:t>
-[...350 lines deleted...]
-          <x:t>64,520</x:t>
+          <x:t>62,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>68,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>