--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e293ef298ee4d50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ea3cb17091404a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25e06752799c4ebf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6469b6ee7bfd4ba6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb36fab512ec148c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25e06752799c4ebf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41774634660d47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6469b6ee7bfd4ba6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Silver CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505562756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>64,520</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...383 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,780</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>64,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,145</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>