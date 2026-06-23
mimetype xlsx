--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ea3cb17091404a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra59194a3c5bb4db8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6469b6ee7bfd4ba6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R360cb282cab24bba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41774634660d47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6469b6ee7bfd4ba6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bfd930c3cba49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R360cb282cab24bba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Silver CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505562756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>69,195</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>65,355</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,040</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>66,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>