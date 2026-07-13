--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra59194a3c5bb4db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cf3168fb1004327" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R360cb282cab24bba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raae62fbdb20b4052"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bfd930c3cba49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R360cb282cab24bba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd8de5eb7a3443b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raae62fbdb20b4052" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Silver CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505562756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>59,880</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,520</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>59,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,770</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>