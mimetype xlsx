--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cf3168fb1004327" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7171a8c9e6da4ddb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raae62fbdb20b4052"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3c663c1f7f44ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd8de5eb7a3443b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raae62fbdb20b4052" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2900461844904106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3c663c1f7f44ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Silver CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505562756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>50,375</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>52,880</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,610</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>51,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>