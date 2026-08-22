--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7171a8c9e6da4ddb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cbcba4c465846e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3c663c1f7f44ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2bbc83c13c74339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2900461844904106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3c663c1f7f44ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R126c9c65fc554ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2bbc83c13c74339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Silver CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505562756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>52,880</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,610</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,445</x:t>
-[...26 lines deleted...]
-          <x:t>53,985</x:t>
+          <x:t>52,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,505</x:t>
-[...512 lines deleted...]
-          <x:t>49,468</x:t>
+          <x:t>53,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>