--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cbcba4c465846e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806fb65f41314a92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2bbc83c13c74339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35b4aa20d74040e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R126c9c65fc554ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2bbc83c13c74339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d8f17c8368b46d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35b4aa20d74040e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Silver CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505562756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>54,845</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,555</x:t>
-[...43 lines deleted...]
-          <x:t>55,610</x:t>
+          <x:t>54,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,410</x:t>
-[...70 lines deleted...]
-          <x:t>55,350</x:t>
+          <x:t>57,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,520</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>17.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,245</x:t>
-[...117 lines deleted...]
-          <x:t>59,590</x:t>
+          <x:t>56,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>