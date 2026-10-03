--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806fb65f41314a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62dcf25fd07f4261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35b4aa20d74040e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reecccf4be39f4254"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d8f17c8368b46d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35b4aa20d74040e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4d5d91483d54f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reecccf4be39f4254" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Silver CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505562756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>55,610</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,410</x:t>
-[...16 lines deleted...]
-          <x:t>56,770</x:t>
+          <x:t>57,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,460</x:t>
-[...11 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>56,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,290</x:t>
-[...80 lines deleted...]
-          <x:t>56,100</x:t>
+          <x:t>56,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,725</x:t>
-[...485 lines deleted...]
-          <x:t>55,050</x:t>
+          <x:t>54,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>