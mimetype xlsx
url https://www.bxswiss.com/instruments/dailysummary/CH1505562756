--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62dcf25fd07f4261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3907a613c5fa4cc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reecccf4be39f4254"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91feffe2b9a24076"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4d5d91483d54f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reecccf4be39f4254" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R370e21db281a4a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91feffe2b9a24076" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Silver CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505562756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,065</x:t>
-[...151 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>56,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,885</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,735</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>