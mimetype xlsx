--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb92ada48e94aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f70701c3f7d471c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb889c30fb0c4805"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac7a2d3af8004197"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R394a7dedfc8e4dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb889c30fb0c4805" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b76797acfa4d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac7a2d3af8004197" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505560933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>102,700</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...393 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>