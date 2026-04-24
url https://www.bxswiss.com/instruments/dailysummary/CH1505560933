--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f70701c3f7d471c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re543fb2cb7cd4b77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac7a2d3af8004197"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6e7e34b3965425d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b76797acfa4d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac7a2d3af8004197" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25738f52684f4247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6e7e34b3965425d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505560933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>98,830</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>98,110</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>96,660</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>