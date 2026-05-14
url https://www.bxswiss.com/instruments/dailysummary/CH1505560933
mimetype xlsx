--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re543fb2cb7cd4b77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb22f77c320e4b91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6e7e34b3965425d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f4447f94b7744fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25738f52684f4247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6e7e34b3965425d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra93648be09d14eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f4447f94b7744fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505560933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>96,090</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>09.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,150</x:t>
+          <x:t>96,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>97,940</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>