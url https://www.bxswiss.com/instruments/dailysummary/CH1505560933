--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb22f77c320e4b91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be539eaf4fd47d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f4447f94b7744fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfcb7aa4628c4361"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra93648be09d14eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f4447f94b7744fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R088b2be94235449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfcb7aa4628c4361" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505560933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,110</x:t>
-[...151 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,700</x:t>
-[...237 lines deleted...]
-          <x:t>98,020</x:t>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,020</x:t>
-[...48 lines deleted...]
-          <x:t>101,075</x:t>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,845</x:t>
-[...80 lines deleted...]
-          <x:t>102,150</x:t>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>