--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R531c05a092e74a26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f3f196f01244ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bafe3d78d914b58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f963355408e44ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cf5501f29fc4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bafe3d78d914b58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2eaea57c9d247f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f963355408e44ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.60% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505560925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,850</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>