--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f3f196f01244ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3758de15f5b4026" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f963355408e44ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f72110284b748d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2eaea57c9d247f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f963355408e44ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8eda2753f014ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f72110284b748d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.60% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505560925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,885</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>98,910</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>95,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>