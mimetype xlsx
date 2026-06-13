--- v5 (2026-04-25)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3758de15f5b4026" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a048d443e7f4af0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f72110284b748d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf584d026035146e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8eda2753f014ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f72110284b748d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19f614dd3d72496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf584d026035146e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.60% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1505560925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...468 lines deleted...]
-          <x:t>101,075</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>99,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>