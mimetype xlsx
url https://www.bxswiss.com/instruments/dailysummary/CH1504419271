--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ab80d043caa41d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cec27ffb24e4ab1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c751d3b0e234ead"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R506094405804443f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc594f9d3424c45a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c751d3b0e234ead" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R388a3fb0af8b402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R506094405804443f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,723</x:t>
-[...129 lines deleted...]
-          <x:t>2,501</x:t>
+          <x:t>2,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,507</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,413</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,463</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>2,477</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,463</x:t>
-[...21 lines deleted...]
-          <x:t>2,329</x:t>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,379</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>2,349</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>