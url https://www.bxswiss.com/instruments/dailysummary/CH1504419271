--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cec27ffb24e4ab1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd18093309cba42a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R506094405804443f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc38037ad84784db4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R388a3fb0af8b402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R506094405804443f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66919733b00641a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc38037ad84784db4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>2,172</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,162</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>