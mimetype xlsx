--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd18093309cba42a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf59a706a991f49dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc38037ad84784db4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd804161ef3214b73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66919733b00641a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc38037ad84784db4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R698ba7bf61e94c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd804161ef3214b73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,272</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>14.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,480</x:t>
-[...4 lines deleted...]
-          <x:t>2,264</x:t>
+          <x:t>2,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,274</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>2,066</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,114</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>1,772</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>