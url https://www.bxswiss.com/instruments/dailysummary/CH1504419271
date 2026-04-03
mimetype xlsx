--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3a8e1b97ed4912" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55eb55c89d7341ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9651fd1fe546f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56479f6f1f3b404b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55172619c263422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9651fd1fe546f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b29deb5f40b4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56479f6f1f3b404b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>4,538</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,522</x:t>
-[...38 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,850</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>5,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>