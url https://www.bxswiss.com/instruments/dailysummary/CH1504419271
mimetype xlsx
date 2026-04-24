--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55eb55c89d7341ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R355cdc0ba62e4f40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56479f6f1f3b404b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra822a46ad4024fbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b29deb5f40b4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56479f6f1f3b404b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b9fb931a286422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra822a46ad4024fbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,850</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>4,912</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,716</x:t>
-[...323 lines deleted...]
-          <x:t>5,278</x:t>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>