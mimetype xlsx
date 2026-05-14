--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R355cdc0ba62e4f40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba32e2ef10214683" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra822a46ad4024fbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15e266248ed34c51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b9fb931a286422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra822a46ad4024fbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R611688a0f6c5467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15e266248ed34c51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>