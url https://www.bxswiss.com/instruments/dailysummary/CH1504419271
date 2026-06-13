--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba32e2ef10214683" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c4a51319704f55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15e266248ed34c51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f2b71818f814854"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R611688a0f6c5467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15e266248ed34c51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd3e9ef24f6049d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f2b71818f814854" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...414 lines deleted...]
-          <x:t>3,139</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,105</x:t>
-[...161 lines deleted...]
-          <x:t>2,835</x:t>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>