--- v6 (2026-06-13)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c4a51319704f55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc150e937213e4f76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f2b71818f814854"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a5c4a09fd5416c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd3e9ef24f6049d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f2b71818f814854" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dea3ba111e34686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a5c4a09fd5416c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,915</x:t>
-[...16 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,965</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>3,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,203</x:t>
-[...53 lines deleted...]
-          <x:t>2,899</x:t>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>