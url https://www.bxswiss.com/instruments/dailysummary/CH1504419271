--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc150e937213e4f76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99a7c5c718e44e4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a5c4a09fd5416c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f817e4d832441d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dea3ba111e34686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a5c4a09fd5416c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a83db06d4b74d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f817e4d832441d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,871</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,709</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...428 lines deleted...]
-          <x:t>2,755</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,809</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>2,987</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>