--- v8 (2026-08-12)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99a7c5c718e44e4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ab80d043caa41d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f817e4d832441d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c751d3b0e234ead"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a83db06d4b74d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f817e4d832441d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc594f9d3424c45a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c751d3b0e234ead" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,755</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,809</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...408 lines deleted...]
-          <x:t>05.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,723</x:t>
-[...117 lines deleted...]
-          <x:t>2,539</x:t>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>