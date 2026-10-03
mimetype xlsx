--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb74d63a20094e6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80778eeb50e04250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1601579f27d84027"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5bd3c94f934612"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca3432aa3e14d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1601579f27d84027" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d4435558595453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5bd3c94f934612" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,599</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,595</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,539</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>