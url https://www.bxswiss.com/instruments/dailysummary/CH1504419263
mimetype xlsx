--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80778eeb50e04250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9630d3477f724d28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5bd3c94f934612"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R684362d1d4ec42ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d4435558595453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5bd3c94f934612" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0083440e65a04b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R684362d1d4ec42ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>