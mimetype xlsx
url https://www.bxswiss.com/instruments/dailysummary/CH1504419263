--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c98a05a8cae4f2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07944568b1134d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeee849f930149ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R549ffc8576de487a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77b0e46fc0154977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeee849f930149ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e110c7233a4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R549ffc8576de487a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>