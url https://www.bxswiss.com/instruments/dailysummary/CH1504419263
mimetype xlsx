--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07944568b1134d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb49413e35f0c4121" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R549ffc8576de487a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad50029b8ba41dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39e110c7233a4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R549ffc8576de487a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R370dce9813e341a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad50029b8ba41dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>3,270</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,322</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>4,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>