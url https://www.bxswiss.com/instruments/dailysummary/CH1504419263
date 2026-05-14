--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb49413e35f0c4121" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84a066556ea14940" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad50029b8ba41dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1523c16c29d5410d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R370dce9813e341a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad50029b8ba41dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a32a98caf5b43a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1523c16c29d5410d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>