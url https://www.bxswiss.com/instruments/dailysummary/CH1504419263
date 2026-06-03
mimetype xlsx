--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84a066556ea14940" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16c932dde3d6416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1523c16c29d5410d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0b22c87332d4af0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a32a98caf5b43a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1523c16c29d5410d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c64c9fc21d4712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0b22c87332d4af0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>