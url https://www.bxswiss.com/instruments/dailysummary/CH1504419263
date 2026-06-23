--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16c932dde3d6416c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd12c60b149940d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0b22c87332d4af0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb97ac6bee8b645f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c64c9fc21d4712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0b22c87332d4af0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb61d95851fbe4ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb97ac6bee8b645f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,613</x:t>
-[...296 lines deleted...]
-          <x:t>1,323</x:t>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,251</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,233</x:t>
-[...21 lines deleted...]
-          <x:t>1,191</x:t>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,243</x:t>
-        </x:is>
-[...116 lines deleted...]
-          <x:t>1,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>