--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd12c60b149940d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R275d16a5ee3a4c8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb97ac6bee8b645f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8425977227594e18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb61d95851fbe4ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb97ac6bee8b645f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd85b507f12d6475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8425977227594e18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,323</x:t>
-[...4 lines deleted...]
-          <x:t>1,251</x:t>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,267</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,233</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,199</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,133</x:t>
-[...340 lines deleted...]
-          <x:t>1,127</x:t>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,089</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>1,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,135</x:t>
-[...4 lines deleted...]
-          <x:t>1,243</x:t>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>