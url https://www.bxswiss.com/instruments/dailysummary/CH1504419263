--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R275d16a5ee3a4c8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89bd982d085644c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8425977227594e18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabed5662fe8c48ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd85b507f12d6475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8425977227594e18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c1cf78acffa421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabed5662fe8c48ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,127</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,089</x:t>
-[...16 lines deleted...]
-          <x:t>1,185</x:t>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,171</x:t>
-[...43 lines deleted...]
-          <x:t>1,254</x:t>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,209</x:t>
-[...65 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,515</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>26.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,653</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>1,189</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>1,183</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>