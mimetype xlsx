--- v9 (2026-08-03)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89bd982d085644c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7d84fde06e4a8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabed5662fe8c48ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37e7a6c6a95f41fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c1cf78acffa421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabed5662fe8c48ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e821881917474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37e7a6c6a95f41fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>1,327</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,501</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,175</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,189</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>1,141</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,201</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>1,409</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>