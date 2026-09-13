--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7d84fde06e4a8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb74d63a20094e6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37e7a6c6a95f41fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1601579f27d84027"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e821881917474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37e7a6c6a95f41fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca3432aa3e14d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1601579f27d84027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,875</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,841</x:t>
-[...129 lines deleted...]
-          <x:t>0,683</x:t>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,721</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,631</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,677</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,599</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,595</x:t>
-[...112 lines deleted...]
-          <x:t>0,741</x:t>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>