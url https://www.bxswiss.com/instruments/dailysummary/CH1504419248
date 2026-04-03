--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15da53a434f94a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456d016c6855478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbad81074c55d4855"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd2b005781724e72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22122c7471374315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbad81074c55d4855" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84f67e79089245d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd2b005781724e72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>