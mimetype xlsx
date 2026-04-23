--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456d016c6855478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd35d330b1dca4bfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd2b005781724e72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19078e40ec9b4de7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84f67e79089245d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd2b005781724e72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b5977869cdc4bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19078e40ec9b4de7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>