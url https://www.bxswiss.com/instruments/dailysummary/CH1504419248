--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd35d330b1dca4bfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radef9368a9854913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19078e40ec9b4de7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd957efd550140c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b5977869cdc4bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19078e40ec9b4de7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4cf1058ad3a4a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd957efd550140c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>