--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radef9368a9854913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda22005ef7ec42ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd957efd550140c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bb1171be3cc4463"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4cf1058ad3a4a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd957efd550140c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6161a5121357441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bb1171be3cc4463" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...387 lines deleted...]
-          <x:t>1,707</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,671</x:t>
-[...188 lines deleted...]
-          <x:t>1,323</x:t>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>