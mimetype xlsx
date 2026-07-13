--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda22005ef7ec42ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489e095e416e4a6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bb1171be3cc4463"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7f2c17b96f94712"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6161a5121357441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bb1171be3cc4463" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e24937be5824c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7f2c17b96f94712" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,147</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,183</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,131</x:t>
-[...11 lines deleted...]
-          <x:t>1,081</x:t>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,049</x:t>
-[...38 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,111</x:t>
-[...468 lines deleted...]
-          <x:t>1,113</x:t>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>