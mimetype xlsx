--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489e095e416e4a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9a25fbfcf054f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7f2c17b96f94712"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f7f799c819c410c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e24937be5824c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7f2c17b96f94712" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e68a2ae27dc4170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f7f799c819c410c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,433</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,539</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,223</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,231</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...381 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,117</x:t>
-[...144 lines deleted...]
-          <x:t>1,019</x:t>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>