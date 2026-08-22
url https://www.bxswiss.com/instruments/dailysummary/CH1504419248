--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9a25fbfcf054f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15870826b0cc494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f7f799c819c410c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7dc793e93584dd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e68a2ae27dc4170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f7f799c819c410c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b48b06999441e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7dc793e93584dd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,117</x:t>
-[...166 lines deleted...]
-          <x:t>1,023</x:t>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,043</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,099</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>1,225</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>