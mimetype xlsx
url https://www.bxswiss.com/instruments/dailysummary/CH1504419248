--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15870826b0cc494b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9621ae746e44416d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7dc793e93584dd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21575fb0a44840e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b48b06999441e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7dc793e93584dd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R213b785e1f6c4f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21575fb0a44840e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,627</x:t>
-[...11 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,661</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,589</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,555</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>0,639</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>