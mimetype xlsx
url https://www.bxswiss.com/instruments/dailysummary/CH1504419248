--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9621ae746e44416d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R886b12263ca34cb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21575fb0a44840e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4036a735f6642d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R213b785e1f6c4f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21575fb0a44840e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb737d14a220d44f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4036a735f6642d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,555</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...332 lines deleted...]
-          <x:t>0,467</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,511</x:t>
-[...48 lines deleted...]
-          <x:t>0,449</x:t>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,451</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,459</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,437</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,440</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>