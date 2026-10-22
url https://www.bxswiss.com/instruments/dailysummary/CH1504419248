--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R886b12263ca34cb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R958fb98c603d4663" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4036a735f6642d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1de0ad99963545d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb737d14a220d44f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4036a735f6642d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60c47288c7c0412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1de0ad99963545d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>