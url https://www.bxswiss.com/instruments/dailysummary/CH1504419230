--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cbccc35925e455f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70afc4584d404851" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R519d9fdb2c90486e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06367767b6b4e7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b20a625110e48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R519d9fdb2c90486e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2ec7d8c1f5547bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06367767b6b4e7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>4,084</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,928</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>4,338</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,094</x:t>
-[...11 lines deleted...]
-          <x:t>4,214</x:t>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,208</x:t>
-[...220 lines deleted...]
-          <x:t>4,378</x:t>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>