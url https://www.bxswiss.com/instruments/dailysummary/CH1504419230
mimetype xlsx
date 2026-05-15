--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70afc4584d404851" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c31886ccd9641b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06367767b6b4e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0771cda5e8431c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2ec7d8c1f5547bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06367767b6b4e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ac9b6f35ea4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0771cda5e8431c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>4,592</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>