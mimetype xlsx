--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c31886ccd9641b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec3527c69554938" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0771cda5e8431c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11b4da875dff45f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ac9b6f35ea4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0771cda5e8431c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b0774caeb44be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11b4da875dff45f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>