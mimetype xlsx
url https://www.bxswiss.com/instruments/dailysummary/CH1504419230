--- v5 (2026-06-05)
+++ v6 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec3527c69554938" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2abd2ad0cdbd4cbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11b4da875dff45f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b3b141636045fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b0774caeb44be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11b4da875dff45f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R764724245b474606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b3b141636045fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,803</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,713</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>06.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,625</x:t>
-[...16 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,547</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>08.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,495</x:t>
-[...495 lines deleted...]
-          <x:t>2,227</x:t>
+          <x:t>2,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>