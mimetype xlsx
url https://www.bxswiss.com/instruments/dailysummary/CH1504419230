--- v6 (2026-07-06)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2abd2ad0cdbd4cbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c49603ae5f4055" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b3b141636045fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ee0ecbf295b4c9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R764724245b474606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b3b141636045fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0bbf675f1c415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ee0ecbf295b4c9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,611</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,423</x:t>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,465</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,427</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>2,671</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,629</x:t>
-[...232 lines deleted...]
-          <x:t>2,699</x:t>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,657</x:t>
-[...220 lines deleted...]
-          <x:t>2,505</x:t>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>