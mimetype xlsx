--- v7 (2026-07-27)
+++ v8 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c49603ae5f4055" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d20a26d43dd47ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ee0ecbf295b4c9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48faf2b8ca7f4af6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0bbf675f1c415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ee0ecbf295b4c9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e72fa20e64d434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48faf2b8ca7f4af6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,849</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,549</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>2,501</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,367</x:t>
-[...485 lines deleted...]
-          <x:t>2,855</x:t>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>