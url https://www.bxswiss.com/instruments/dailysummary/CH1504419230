--- v8 (2026-08-16)
+++ v9 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d20a26d43dd47ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa1e4dcb2c04262" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48faf2b8ca7f4af6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb53d380ead648cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e72fa20e64d434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48faf2b8ca7f4af6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157dc0abaa444230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb53d380ead648cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>