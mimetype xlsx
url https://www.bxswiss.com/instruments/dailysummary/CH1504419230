--- v9 (2026-09-05)
+++ v10 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa1e4dcb2c04262" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd196a239100f4d39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb53d380ead648cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18b3d7e510cd43da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157dc0abaa444230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb53d380ead648cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd0d274bf36f4214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18b3d7e510cd43da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>2,039</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,107</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>2,049</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,993</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>2,219</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,141</x:t>
-[...168 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,141</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>2,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>