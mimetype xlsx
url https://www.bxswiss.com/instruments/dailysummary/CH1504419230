--- v10 (2026-09-25)
+++ v11 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd196a239100f4d39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d91f5f56c9445de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18b3d7e510cd43da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06472a6ea38d416c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd0d274bf36f4214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18b3d7e510cd43da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R762c1503653848e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06472a6ea38d416c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>1,854</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>