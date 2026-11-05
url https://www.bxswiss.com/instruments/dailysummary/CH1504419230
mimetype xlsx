--- v11 (2026-10-16)
+++ v12 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d91f5f56c9445de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70549e74a0f9496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06472a6ea38d416c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f0a9b97a2e40eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R762c1503653848e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06472a6ea38d416c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49a301dcce4447dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f0a9b97a2e40eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,910</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>1,670</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>