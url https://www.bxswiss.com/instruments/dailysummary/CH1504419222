--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44a10ef5092e4a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204c73eaf7684004" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc9c00765214b38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a231ed5d1246c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raad79e96869245ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc9c00765214b38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf20503dacea246e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a231ed5d1246c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>2,902</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,788</x:t>
-[...118 lines deleted...]
-        <x:is>
           <x:t>2,742</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,880</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>