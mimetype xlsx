--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204c73eaf7684004" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e0561c6ad634376" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a231ed5d1246c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b009c4869aa445f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf20503dacea246e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a231ed5d1246c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad36a07a70b14a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b009c4869aa445f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>3,490</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,350</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>3,374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,186</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>