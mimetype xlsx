--- v4 (2026-04-24)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e0561c6ad634376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28f7a206e6744407" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b009c4869aa445f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1f4de4d34a44fa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad36a07a70b14a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b009c4869aa445f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f57d2cd31b64de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1f4de4d34a44fa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1,738</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>