--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28f7a206e6744407" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf55c04f01f524ae5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1f4de4d34a44fa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e4d12117f1438d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f57d2cd31b64de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1f4de4d34a44fa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7916a4340dc541b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e4d12117f1438d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>1,231</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,263</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>12.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,275</x:t>
-[...215 lines deleted...]
-          <x:t>1,055</x:t>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,011</x:t>
-[...161 lines deleted...]
-          <x:t>0,873</x:t>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>