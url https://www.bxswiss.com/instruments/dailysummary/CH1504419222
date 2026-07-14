--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf55c04f01f524ae5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5da202090300439f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e4d12117f1438d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R938fa12b29d144cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7916a4340dc541b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e4d12117f1438d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90ef778927544018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R938fa12b29d144cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,055</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,011</x:t>
-[...16 lines deleted...]
-          <x:t>0,983</x:t>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,937</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,991</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,903</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>0,861</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,903</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>0,997</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>