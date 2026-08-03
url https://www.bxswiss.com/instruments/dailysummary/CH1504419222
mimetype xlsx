--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5da202090300439f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5436439a7f444649" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R938fa12b29d144cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaae7c94007042d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90ef778927544018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R938fa12b29d144cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8671776cc254d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaae7c94007042d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,971</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>16.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,871</x:t>
-[...80 lines deleted...]
-          <x:t>0,969</x:t>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,971</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,273</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,133</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>0,995</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,903</x:t>
-[...215 lines deleted...]
-          <x:t>0,919</x:t>
+          <x:t>1,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>