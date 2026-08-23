--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5436439a7f444649" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6c0eafd841b4c98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaae7c94007042d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dc4a6be8ce3448d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8671776cc254d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaae7c94007042d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7276f75a104673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dc4a6be8ce3448d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,985</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,959</x:t>
-[...544 lines deleted...]
-          <x:t>1,063</x:t>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>