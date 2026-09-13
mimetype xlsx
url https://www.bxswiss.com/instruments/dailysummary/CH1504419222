--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6c0eafd841b4c98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130052016e6049a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dc4a6be8ce3448d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38b8d63bd85f492b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7276f75a104673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dc4a6be8ce3448d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fd53964268146a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38b8d63bd85f492b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,597</x:t>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,573</x:t>
-[...65 lines deleted...]
-          <x:t>0,513</x:t>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,489</x:t>
-[...161 lines deleted...]
-          <x:t>0,551</x:t>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>