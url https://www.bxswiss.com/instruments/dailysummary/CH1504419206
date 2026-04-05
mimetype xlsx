--- v1 (2026-03-16)
+++ v2 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b114b7db1d04578" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R648e7ee498114283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45e435b432e74d31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d72891ffab473b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7da75337e2451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45e435b432e74d31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16766cc4016c49b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d72891ffab473b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>