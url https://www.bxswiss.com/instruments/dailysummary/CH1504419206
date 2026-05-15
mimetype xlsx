--- v2 (2026-04-05)
+++ v3 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R648e7ee498114283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d83f633613c4f90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4d72891ffab473b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea285f3d8cdb465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16766cc4016c49b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4d72891ffab473b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d2c669b4974a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea285f3d8cdb465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>3,106</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>