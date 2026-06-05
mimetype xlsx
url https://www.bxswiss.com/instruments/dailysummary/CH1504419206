--- v3 (2026-05-15)
+++ v4 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d83f633613c4f90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R653f90d89e2e4b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea285f3d8cdb465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768753803ccd4775"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d2c669b4974a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea285f3d8cdb465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92cb54ff0b5e470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768753803ccd4775" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>