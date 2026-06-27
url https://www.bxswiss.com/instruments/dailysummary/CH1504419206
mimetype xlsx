--- v4 (2026-06-05)
+++ v5 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R653f90d89e2e4b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9da74f5c56ca461c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768753803ccd4775"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcb2fa55dcd14097"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92cb54ff0b5e470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768753803ccd4775" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a3de2adbcf74a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcb2fa55dcd14097" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>1,023</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,991</x:t>
-[...436 lines deleted...]
-          <x:t>0,985</x:t>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>