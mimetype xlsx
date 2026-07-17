--- v5 (2026-06-27)
+++ v6 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9da74f5c56ca461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ca1b734832b4d71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcb2fa55dcd14097"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ea1bfc8eee74be6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a3de2adbcf74a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcb2fa55dcd14097" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46f7a2de406e4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ea1bfc8eee74be6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,877</x:t>
-[...4 lines deleted...]
-          <x:t>0,837</x:t>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>27.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,885</x:t>
-[...31 lines deleted...]
-          <x:t>0,807</x:t>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,817</x:t>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,795</x:t>
-[...48 lines deleted...]
-          <x:t>0,771</x:t>
+          <x:t>0,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,781</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,819</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>1,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>