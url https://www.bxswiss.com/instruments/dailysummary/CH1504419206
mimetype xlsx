--- v6 (2026-07-17)
+++ v7 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ca1b734832b4d71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3696bc737727460c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ea1bfc8eee74be6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4074924dc3214542"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46f7a2de406e4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ea1bfc8eee74be6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae59160effa046ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4074924dc3214542" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,869</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,765</x:t>
-[...16 lines deleted...]
-          <x:t>0,805</x:t>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,779</x:t>
-[...48 lines deleted...]
-          <x:t>0,917</x:t>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,899</x:t>
-[...33 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,895</x:t>
-[...495 lines deleted...]
-          <x:t>0,819</x:t>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>