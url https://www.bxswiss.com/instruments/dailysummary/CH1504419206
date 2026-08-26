--- v7 (2026-08-06)
+++ v8 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3696bc737727460c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca4cd2b41744cf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4074924dc3214542"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f3103d495ce4466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae59160effa046ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4074924dc3214542" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31e8d3afe24d401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f3103d495ce4466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,975</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,889</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>0,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,683</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>