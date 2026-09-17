--- v8 (2026-08-26)
+++ v9 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca4cd2b41744cf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R288b7481638f4989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f3103d495ce4466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R761101e8944349fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31e8d3afe24d401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f3103d495ce4466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc09851623aa74672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R761101e8944349fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>0,483</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,471</x:t>
-[...11 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,493</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>12.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,483</x:t>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,467</x:t>
-[...242 lines deleted...]
-          <x:t>0,451</x:t>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>