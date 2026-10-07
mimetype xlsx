--- v9 (2026-09-17)
+++ v10 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R288b7481638f4989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8c42f79e82246fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R761101e8944349fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65aba732b2ca4ec1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc09851623aa74672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R761101e8944349fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13b92a7ed7de46e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65aba732b2ca4ec1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,459</x:t>
-[...232 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,347</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,327</x:t>
-[...161 lines deleted...]
-          <x:t>0,360</x:t>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>