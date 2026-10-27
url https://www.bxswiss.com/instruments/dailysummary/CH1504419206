--- v10 (2026-10-07)
+++ v11 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8c42f79e82246fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c4c5f55eb8c41c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65aba732b2ca4ec1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R206cc35e42464f3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13b92a7ed7de46e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65aba732b2ca4ec1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a119179091e46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R206cc35e42464f3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>0,277</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
-[...145 lines deleted...]
-        <x:is>
           <x:t>0,211</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>0,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>