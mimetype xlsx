--- v10 (2026-08-22)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a98a3ec2f524264" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b9708a75664763" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d418b294e644b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfe338598b264496"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d70f96b8a50425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d418b294e644b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra17753b7566d4d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfe338598b264496" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>2,051</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,957</x:t>
-[...38 lines deleted...]
-          <x:t>1,817</x:t>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,797</x:t>
-[...247 lines deleted...]
-          <x:t>1,821</x:t>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>