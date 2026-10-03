--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b9708a75664763" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d9c9a5ebb94da5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfe338598b264496"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2349989f433a47d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra17753b7566d4d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfe338598b264496" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad42ec6e45e54dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2349989f433a47d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>1,617</x:t>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,619</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>01.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,811</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,513</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>