--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d9c9a5ebb94da5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe49cc286770478a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2349989f433a47d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra30a68b0b1db4759"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad42ec6e45e54dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2349989f433a47d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf8b54f7adc4cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra30a68b0b1db4759" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,658</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,544</x:t>
-[...48 lines deleted...]
-          <x:t>1,586</x:t>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,638</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>1,312</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>