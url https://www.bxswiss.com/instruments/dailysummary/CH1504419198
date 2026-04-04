--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963fbc6544044920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960d956278c342d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd05b7c1839b74268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ccc223e0dc4425c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafb8188bf8c14230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd05b7c1839b74268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04979b4583d848c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ccc223e0dc4425c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,538</x:t>
-[...4 lines deleted...]
-          <x:t>3,396</x:t>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,462</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>10.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,530</x:t>
-[...90 lines deleted...]
-          <x:t>3,796</x:t>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>