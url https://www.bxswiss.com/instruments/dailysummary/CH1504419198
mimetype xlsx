--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960d956278c342d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6d7cc429754670" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ccc223e0dc4425c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99b6a1462df44632"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04979b4583d848c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ccc223e0dc4425c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R169c5e703aa24033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99b6a1462df44632" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>3,546</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,492</x:t>
-[...205 lines deleted...]
-          <x:t>3,700</x:t>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,536</x:t>
-[...323 lines deleted...]
-          <x:t>3,968</x:t>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>