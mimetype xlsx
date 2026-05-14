--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6d7cc429754670" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8341864fbf194f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99b6a1462df44632"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aedd18f9d624b9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R169c5e703aa24033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99b6a1462df44632" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc43bbd49076a4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aedd18f9d624b9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>