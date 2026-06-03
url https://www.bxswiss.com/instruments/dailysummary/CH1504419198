--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8341864fbf194f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf563c76926774d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aedd18f9d624b9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e1c00c233c4000"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc43bbd49076a4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aedd18f9d624b9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec35dc3b142d4439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e1c00c233c4000" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>