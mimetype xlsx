--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf563c76926774d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76bab8c56ab04359" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e1c00c233c4000"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e3bf7c8a6f4707"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec35dc3b142d4439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e1c00c233c4000" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3198514ee23641bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e3bf7c8a6f4707" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,349</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,429</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>2,151</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,111</x:t>
-[...350 lines deleted...]
-          <x:t>1,863</x:t>
+          <x:t>2,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>