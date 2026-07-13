--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76bab8c56ab04359" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec6f4a9835a84640" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e3bf7c8a6f4707"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f0fdffcc88b4889"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3198514ee23641bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e3bf7c8a6f4707" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re33a3999a8944035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f0fdffcc88b4889" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,917</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,877</x:t>
-[...178 lines deleted...]
-          <x:t>1,941</x:t>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,913</x:t>
-[...26 lines deleted...]
-          <x:t>1,963</x:t>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,113</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>2,161</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>