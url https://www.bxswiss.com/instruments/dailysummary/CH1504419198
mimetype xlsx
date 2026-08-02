--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec6f4a9835a84640" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd27f3bc094eb45d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f0fdffcc88b4889"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra500f21208794bca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re33a3999a8944035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f0fdffcc88b4889" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0057c1f2a57b4df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra500f21208794bca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,237</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,271</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>1,981</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,107</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,137</x:t>
-[...107 lines deleted...]
-          <x:t>2,497</x:t>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,371</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>2,285</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,467</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>2,167</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,271</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>2,245</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,369</x:t>
-        </x:is>
-[...62 lines deleted...]
-          <x:t>2,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>