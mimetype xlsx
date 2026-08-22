--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd27f3bc094eb45d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a98a3ec2f524264" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra500f21208794bca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d418b294e644b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0057c1f2a57b4df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra500f21208794bca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d70f96b8a50425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d418b294e644b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,123</x:t>
-[...603 lines deleted...]
-          <x:t>2,369</x:t>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>