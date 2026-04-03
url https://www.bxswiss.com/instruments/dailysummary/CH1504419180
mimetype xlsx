--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8e81c9cf5e9400a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c2a5f926e6f4962" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R593651cd433944a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R882a039e23e84741"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52162b57443b4c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R593651cd433944a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcef1445b91b444bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R882a039e23e84741" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,366</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>2,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,238</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>