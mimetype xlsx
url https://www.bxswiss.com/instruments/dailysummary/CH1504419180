--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c2a5f926e6f4962" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0909b64e744570" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R882a039e23e84741"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R284d1f41175742a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcef1445b91b444bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R882a039e23e84741" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b890df2c7a740d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R284d1f41175742a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,338</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,330</x:t>
-[...539 lines deleted...]
-          <x:t>2,794</x:t>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>