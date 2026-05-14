--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb0909b64e744570" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd85b7819ebd14286" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R284d1f41175742a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R270e59da6a16469e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b890df2c7a740d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R284d1f41175742a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc274f6b8bbbf48f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R270e59da6a16469e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>