--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd85b7819ebd14286" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cbec51f716244a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R270e59da6a16469e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf20a3f5a4c4046f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc274f6b8bbbf48f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R270e59da6a16469e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb87aa0486a74ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf20a3f5a4c4046f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>