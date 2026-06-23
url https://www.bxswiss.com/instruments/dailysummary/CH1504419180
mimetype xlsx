--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cbec51f716244a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71232494242e4afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf20a3f5a4c4046f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7acde1694aa84679"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb87aa0486a74ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf20a3f5a4c4046f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3993038d40904e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7acde1694aa84679" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>0,959</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,943</x:t>
-[...75 lines deleted...]
-          <x:t>0,961</x:t>
+          <x:t>0,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,893</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,929</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,897</x:t>
-[...75 lines deleted...]
-          <x:t>0,711</x:t>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,699</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>