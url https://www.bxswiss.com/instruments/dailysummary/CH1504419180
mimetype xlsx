--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71232494242e4afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03c3332ad7c64ee5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7acde1694aa84679"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f9ed54c79b4e05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3993038d40904e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7acde1694aa84679" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6e9fb3af904723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f9ed54c79b4e05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,843</x:t>
-[...16 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,785</x:t>
-[...16 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,791</x:t>
-[...16 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,791</x:t>
-[...161 lines deleted...]
-          <x:t>0,883</x:t>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,881</x:t>
-[...296 lines deleted...]
-          <x:t>0,799</x:t>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>