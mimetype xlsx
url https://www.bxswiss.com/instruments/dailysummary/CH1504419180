--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03c3332ad7c64ee5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4b4577c9c384b78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f9ed54c79b4e05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra14597172bd34161"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6e9fb3af904723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f9ed54c79b4e05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6e2e86962d84bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra14597172bd34161" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,985</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,877</x:t>
-[...11 lines deleted...]
-          <x:t>0,777</x:t>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,683</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,779</x:t>
-[...21 lines deleted...]
-          <x:t>0,753</x:t>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,747</x:t>
-[...70 lines deleted...]
-          <x:t>0,769</x:t>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,801</x:t>
-        </x:is>
-[...386 lines deleted...]
-          <x:t>0,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>