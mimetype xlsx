--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4b4577c9c384b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e748fb67154f6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra14597172bd34161"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1ac5db6f5784130"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6e2e86962d84bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra14597172bd34161" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52592bdb928a4dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1ac5db6f5784130" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,737</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,707</x:t>
-[...340 lines deleted...]
-          <x:t>0,857</x:t>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,755</x:t>
-[...26 lines deleted...]
-          <x:t>0,721</x:t>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,747</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>0,801</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>