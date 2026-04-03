--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db1743edc024233" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6c3e633789473d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34da6550874d4b65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e270affa8a94068"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc2d1b5533c1459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34da6550874d4b65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07735299a5014d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e270affa8a94068" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,132</x:t>
-[...31 lines deleted...]
-          <x:t>2,074</x:t>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,224</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>2,428</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>