--- v3 (2026-04-03)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6c3e633789473d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd7151e636d4442" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e270affa8a94068"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9228691524544fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07735299a5014d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e270affa8a94068" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25010b9b7e04433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9228691524544fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...436 lines deleted...]
-          <x:t>2,370</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,360</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>2,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>