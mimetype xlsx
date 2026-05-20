--- v4 (2026-04-25)
+++ v5 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd7151e636d4442" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42cd482e0c734433" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9228691524544fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd237310bfde408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25010b9b7e04433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9228691524544fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12b1de218a594cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd237310bfde408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...419 lines deleted...]
-          <x:t>1,266</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,274</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,270</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,318</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,358</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,340</x:t>
-[...6 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,318</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>