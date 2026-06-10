--- v5 (2026-05-20)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42cd482e0c734433" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d128504f974861" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd237310bfde408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c5d0d55f9e4efa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12b1de218a594cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd237310bfde408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19bb6cf02f6d4f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c5d0d55f9e4efa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,973</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,891</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,837</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,807</x:t>
-[...114 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,835</x:t>
-[...58 lines deleted...]
-          <x:t>0,821</x:t>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>