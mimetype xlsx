--- v6 (2026-06-10)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d128504f974861" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R789c83a92495493d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c5d0d55f9e4efa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re916d22680bf4eeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19bb6cf02f6d4f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c5d0d55f9e4efa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b916f64d2e48f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re916d22680bf4eeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,867</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,837</x:t>
-[...11 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,817</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>0,797</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,821</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...275 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,791</x:t>
-[...63 lines deleted...]
-          <x:t>0,947</x:t>
+          <x:t>0,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>