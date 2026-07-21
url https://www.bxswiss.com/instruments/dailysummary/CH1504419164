--- v7 (2026-06-30)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R789c83a92495493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea8a0812c134b22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re916d22680bf4eeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2fb94673d14d51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b916f64d2e48f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re916d22680bf4eeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5074319e48a14923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2fb94673d14d51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,641</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,625</x:t>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,633</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,617</x:t>
-[...490 lines deleted...]
-          <x:t>0,735</x:t>
+          <x:t>0,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>