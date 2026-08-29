--- v8 (2026-07-21)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea8a0812c134b22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f4754d51c24759" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2fb94673d14d51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea00ef9e4a9b4a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5074319e48a14923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2fb94673d14d51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6fe59796c9a44a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea00ef9e4a9b4a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,723</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,697</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>0,691</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>