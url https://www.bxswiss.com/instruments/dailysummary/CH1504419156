--- v2 (2026-03-14)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d11891c3bd450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c89b0ecb424929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b22fc1136544145"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red2d03e37ed9450b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc05642d333474491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b22fc1136544145" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff320ffcb7d4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red2d03e37ed9450b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>3,050</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,980</x:t>
-[...11 lines deleted...]
-          <x:t>3,180</x:t>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,004</x:t>
-[...16 lines deleted...]
-          <x:t>3,144</x:t>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,142</x:t>
-[...220 lines deleted...]
-          <x:t>3,276</x:t>
+          <x:t>3,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>