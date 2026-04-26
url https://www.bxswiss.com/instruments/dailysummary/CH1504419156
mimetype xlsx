--- v3 (2026-04-05)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c89b0ecb424929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a083ec49b54f34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red2d03e37ed9450b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68358e94794c43a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff320ffcb7d4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red2d03e37ed9450b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R915e802d59d248dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68358e94794c43a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>3,434</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,326</x:t>
-[...269 lines deleted...]
-          <x:t>3,412</x:t>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>