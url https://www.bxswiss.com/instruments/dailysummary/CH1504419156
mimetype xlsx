--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a083ec49b54f34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47297b875a3e4356" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68358e94794c43a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bdb3743e6584fb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R915e802d59d248dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68358e94794c43a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf087c0112a84acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bdb3743e6584fb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>