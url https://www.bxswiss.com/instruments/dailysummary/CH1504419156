--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47297b875a3e4356" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b434428c32480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bdb3743e6584fb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c4c6249b9a4a15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf087c0112a84acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bdb3743e6584fb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdafa50ed726b42f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c4c6249b9a4a15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>