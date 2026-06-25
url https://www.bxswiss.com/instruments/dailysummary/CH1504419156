--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b434428c32480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re785481ccd064121" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c4c6249b9a4a15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R650f0a27b6e74dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdafa50ed726b42f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c4c6249b9a4a15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35dd83352e704f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R650f0a27b6e74dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,837</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,799</x:t>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,803</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,751</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,757</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>1,655</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>