--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re785481ccd064121" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f85226369c493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R650f0a27b6e74dc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89c17b5a43dc4c5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35dd83352e704f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R650f0a27b6e74dc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e485719853407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89c17b5a43dc4c5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>1,613</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,593</x:t>
-[...43 lines deleted...]
-          <x:t>1,717</x:t>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,823</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,689</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,819</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,799</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,833</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,801</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>1,703</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,811</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>2,065</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>