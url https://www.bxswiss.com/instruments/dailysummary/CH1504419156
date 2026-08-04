--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f85226369c493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21b6df813def43f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89c17b5a43dc4c5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb1a9585d8414343"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e485719853407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89c17b5a43dc4c5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc77894020a51446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb1a9585d8414343" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,735</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,723</x:t>
-[...539 lines deleted...]
-          <x:t>1,789</x:t>
+          <x:t>1,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>