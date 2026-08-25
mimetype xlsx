--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21b6df813def43f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e409852d244206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb1a9585d8414343"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e939e0e06f64750"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc77894020a51446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb1a9585d8414343" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c93f09791948d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e939e0e06f64750" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,749</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,741</x:t>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,837</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...344 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>