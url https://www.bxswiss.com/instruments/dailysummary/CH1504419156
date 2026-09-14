--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e409852d244206" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f3e81b60be4b25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e939e0e06f64750"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d5f5078c20b44b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c93f09791948d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e939e0e06f64750" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5f245a8cc34f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d5f5078c20b44b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,661</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>1,573</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,591</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>1,537</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,529</x:t>
-[...161 lines deleted...]
-          <x:t>1,561</x:t>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>