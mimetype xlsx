--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f3e81b60be4b25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd0d023762347e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d5f5078c20b44b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R695e638ec4504ded"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5f245a8cc34f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d5f5078c20b44b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d0cf4cebf09423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R695e638ec4504ded" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>1,591</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,527</x:t>
-[...21 lines deleted...]
-          <x:t>1,421</x:t>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,423</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,349</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>