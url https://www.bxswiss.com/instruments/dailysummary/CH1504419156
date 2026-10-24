--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd0d023762347e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a5952b574e24e69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R695e638ec4504ded"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4316b391b32a44bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d0cf4cebf09423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R695e638ec4504ded" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R462eda09f1414542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4316b391b32a44bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>1,312</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,380</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>1,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>