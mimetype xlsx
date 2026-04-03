--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2e695094f64be7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca8c62bf8efa4b69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R754554c846404ed5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2afbb56fa5c54b01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cc06a56813d4613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R754554c846404ed5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf02c6d8042b4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2afbb56fa5c54b01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1,863</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>