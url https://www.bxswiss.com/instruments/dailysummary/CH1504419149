--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca8c62bf8efa4b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3576f27d70904cb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2afbb56fa5c54b01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7813fef9a4f94e73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf02c6d8042b4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2afbb56fa5c54b01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72dc073c72e495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7813fef9a4f94e73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,044</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,868</x:t>
-[...53 lines deleted...]
-          <x:t>1,758</x:t>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,788</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>2,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>