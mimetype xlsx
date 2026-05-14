--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3576f27d70904cb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cdca763e8394161" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7813fef9a4f94e73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdecbe9fd2454fff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72dc073c72e495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7813fef9a4f94e73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a452b5a67944302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdecbe9fd2454fff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>