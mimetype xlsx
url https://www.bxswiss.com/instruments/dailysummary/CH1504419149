--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cdca763e8394161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aaf7f9a91c14f4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdecbe9fd2454fff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd512e5fdbf874757"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a452b5a67944302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdecbe9fd2454fff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfacd1e5cfb44c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd512e5fdbf874757" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>