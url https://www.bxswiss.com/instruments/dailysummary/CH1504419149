--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aaf7f9a91c14f4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b7bf27c18a47c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd512e5fdbf874757"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9254afd5f52e408e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfacd1e5cfb44c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd512e5fdbf874757" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8cc36e69e7d45bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9254afd5f52e408e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,915</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,883</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,789</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,813</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>15.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,813</x:t>
-[...134 lines deleted...]
-          <x:t>0,673</x:t>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,637</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,627</x:t>
-[...75 lines deleted...]
-          <x:t>0,573</x:t>
+          <x:t>0,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,559</x:t>
-[...58 lines deleted...]
-          <x:t>0,559</x:t>
+          <x:t>0,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>