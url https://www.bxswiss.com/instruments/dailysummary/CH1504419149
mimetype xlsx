--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b7bf27c18a47c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf3af3658144446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9254afd5f52e408e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R555c05d280b441b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8cc36e69e7d45bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9254afd5f52e408e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R460edfea0837481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R555c05d280b441b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,673</x:t>
-[...4 lines deleted...]
-          <x:t>0,637</x:t>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,647</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,599</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,613</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,575</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,571</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,553</x:t>
-        </x:is>
-[...381 lines deleted...]
-          <x:t>0,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>