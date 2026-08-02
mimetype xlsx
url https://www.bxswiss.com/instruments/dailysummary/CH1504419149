--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf3af3658144446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb14795294f1046e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R555c05d280b441b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc87293966e454901"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R460edfea0837481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R555c05d280b441b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fcf9ff3162847f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc87293966e454901" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,785</x:t>
-[...58 lines deleted...]
-          <x:t>0,559</x:t>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,619</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>0,557</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,651</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,605</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
-        </x:is>
-[...143 lines deleted...]
-          <x:t>0,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>