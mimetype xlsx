--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb14795294f1046e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c1fc3708a24189" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc87293966e454901"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c44861387a441fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fcf9ff3162847f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc87293966e454901" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13b6e2bdc0d94f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c44861387a441fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,621</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,563</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,621</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,557</x:t>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,651</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,605</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...347 lines deleted...]
-          <x:t>0,617</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,569</x:t>
-[...188 lines deleted...]
-          <x:t>0,607</x:t>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>