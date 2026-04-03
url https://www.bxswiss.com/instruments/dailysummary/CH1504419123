--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2173c7be355e46d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a4b36d83fed4158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c3c404ec9c4732"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9aeb67d898d494f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R964f043d8a3848d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c3c404ec9c4732" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf55922514464841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9aeb67d898d494f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>1,510</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,626</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,612</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,728</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>06.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,636</x:t>
-[...134 lines deleted...]
-          <x:t>1,778</x:t>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>