--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a4b36d83fed4158" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R285a435d3cb34399" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9aeb67d898d494f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf98766c26c8f4289"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf55922514464841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9aeb67d898d494f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d89c1874203462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf98766c26c8f4289" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,714</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,704</x:t>
-[...539 lines deleted...]
-          <x:t>2,012</x:t>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>