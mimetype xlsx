--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R285a435d3cb34399" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c19d2c239844d76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf98766c26c8f4289"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b9ebb501de4da1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d89c1874203462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf98766c26c8f4289" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raccb8aea4a2b44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b9ebb501de4da1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>