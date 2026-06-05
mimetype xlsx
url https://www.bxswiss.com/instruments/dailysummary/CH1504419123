--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c19d2c239844d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref853f4d86de43c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b9ebb501de4da1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc14250805cd1455c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raccb8aea4a2b44e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b9ebb501de4da1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f0589ffca794a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc14250805cd1455c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>