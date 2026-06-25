--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref853f4d86de43c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac7e46f11024e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc14250805cd1455c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3753723af7234f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f0589ffca794a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc14250805cd1455c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R627d039d545a47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3753723af7234f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,737</x:t>
-[...16 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,701</x:t>
-[...53 lines deleted...]
-          <x:t>0,729</x:t>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,673</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>0,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>