--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac7e46f11024e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e0160fda0ff48e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3753723af7234f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e6b8149bdbd44cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R627d039d545a47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3753723af7234f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc06b35234d4e4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e6b8149bdbd44cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,563</x:t>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,549</x:t>
-[...48 lines deleted...]
-          <x:t>0,515</x:t>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>0,673</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>