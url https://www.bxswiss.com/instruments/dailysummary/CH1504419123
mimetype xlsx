--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e0160fda0ff48e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9669c3377ff476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e6b8149bdbd44cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55968cf0b2d04de2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc06b35234d4e4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e6b8149bdbd44cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R891e3158a3894063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55968cf0b2d04de2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,561</x:t>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>16.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,559</x:t>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>18.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>0,523</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>0,481</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>0,477</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>