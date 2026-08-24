--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9669c3377ff476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ddeaa278775462f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55968cf0b2d04de2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb42021021f704b76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R891e3158a3894063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55968cf0b2d04de2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63d042b7ff3a4a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb42021021f704b76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,523</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>0,481</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...393 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>