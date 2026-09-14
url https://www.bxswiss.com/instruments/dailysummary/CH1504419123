--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ddeaa278775462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ece583fc97841d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb42021021f704b76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b9fb68696640f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63d042b7ff3a4a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb42021021f704b76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4209e852d68f49ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b9fb68696640f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,331</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...43 lines deleted...]
-          <x:t>0,323</x:t>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,299</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,273</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,279</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,257</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,263</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>17.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,231</x:t>
-[...139 lines deleted...]
-          <x:t>0,277</x:t>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>