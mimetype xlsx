--- v8 (2026-09-15)
+++ v9 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b62e4eb6d4c405f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086624d6b3f14c9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R444bfb7eda6f4165"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149dfb00ad124711"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96a935282b8647f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R444bfb7eda6f4165" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88011fa764164f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149dfb00ad124711" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,143</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>1,047</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...154 lines deleted...]
-          <x:t>1,143</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>