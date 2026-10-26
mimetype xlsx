--- v9 (2026-10-05)
+++ v10 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086624d6b3f14c9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c6d35de58c4839" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149dfb00ad124711"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd92d24a2ff2448a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88011fa764164f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149dfb00ad124711" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2dabd0b6fc14478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd92d24a2ff2448a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,133</x:t>
-[...53 lines deleted...]
-          <x:t>1,137</x:t>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,095</x:t>
-[...512 lines deleted...]
-          <x:t>0,913</x:t>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>