--- v1 (2026-02-22)
+++ v2 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d821fd9bbe4aed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ab74b35bacd4646" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82548c712e874bb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fe6c464835a422c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0d338b4d22846af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82548c712e874bb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a446c29d9e4502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fe6c464835a422c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>2,539</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>