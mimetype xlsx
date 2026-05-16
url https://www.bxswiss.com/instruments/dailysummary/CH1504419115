--- v2 (2026-04-05)
+++ v3 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ab74b35bacd4646" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c4ac8c3a594830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fe6c464835a422c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b80214b735d48d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a446c29d9e4502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fe6c464835a422c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51be93eaecfb46e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b80214b735d48d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>2,916</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>