--- v3 (2026-05-16)
+++ v4 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c4ac8c3a594830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68e319f71694b10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b80214b735d48d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0373a8a32a5240ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51be93eaecfb46e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b80214b735d48d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fade8420d2c4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0373a8a32a5240ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>