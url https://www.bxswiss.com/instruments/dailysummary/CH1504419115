--- v4 (2026-06-05)
+++ v5 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68e319f71694b10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff9478ead1b43df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0373a8a32a5240ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4be2d94e6fb848fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fade8420d2c4a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0373a8a32a5240ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e7b07a9686a4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4be2d94e6fb848fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,569</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,555</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,535</x:t>
-[...328 lines deleted...]
-          <x:t>1,561</x:t>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>