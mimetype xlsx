--- v5 (2026-06-27)
+++ v6 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff9478ead1b43df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R310b089417154753" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4be2d94e6fb848fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde659bc826a44816"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e7b07a9686a4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4be2d94e6fb848fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb0ee72c6d8d4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde659bc826a44816" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,451</x:t>
-[...603 lines deleted...]
-          <x:t>1,721</x:t>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>