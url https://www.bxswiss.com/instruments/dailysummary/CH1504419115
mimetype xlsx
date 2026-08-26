--- v6 (2026-08-06)
+++ v7 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R310b089417154753" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ae9730960fb423f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde659bc826a44816"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb381e0e058944ab3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb0ee72c6d8d4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde659bc826a44816" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dfa75cfa1594e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb381e0e058944ab3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,595</x:t>
-[...102 lines deleted...]
-          <x:t>1,545</x:t>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,573</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>15.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,595</x:t>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,567</x:t>
-[...389 lines deleted...]
-          <x:t>1,371</x:t>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,385</x:t>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>