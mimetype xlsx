--- v7 (2026-08-26)
+++ v8 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ae9730960fb423f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b62e4eb6d4c405f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb381e0e058944ab3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R444bfb7eda6f4165"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dfa75cfa1594e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb381e0e058944ab3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96a935282b8647f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R444bfb7eda6f4165" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504419115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,481</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,407</x:t>
-[...97 lines deleted...]
-          <x:t>1,307</x:t>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,291</x:t>
-[...242 lines deleted...]
-          <x:t>1,303</x:t>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>